--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joaquin Garcia-Alfaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking barriers in healthcare: A secure identity framework for seamless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio López Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Naghmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín García Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gil Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.104020. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2025.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software vulnerability detection under poisoning attacks using CNN-based image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena González-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (75), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-025-00989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security approaches for data provenance in the internet of things: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.1 - 41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3718735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resilience of traditional AI algorithms toward poisoning attacks for vulnerability detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena González-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ise2/9997989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stateful protocol-based detection engine combining behavior use cases and system specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desmonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORPION cyber range: fully customizable cyberexercises, gamification and learning analytics to train cybersecurity competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albaladejo-Gonzalez Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastor Valera Jose Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruipérez-Valiente José A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22967/HCIS.2025.15.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZIRCON: zero-watermarking-based approach for data integrity and secure provenance in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.103840. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2024.103840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on cyber-resilience approaches for cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the self-adjustment of privacy safeguards for query log streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pàmies-Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.103450. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2023.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening Blockchain technology toward access control for service provisioning in cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nischal Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4224. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical defense in the quantum Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.1905. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05690-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research trends in collaborative drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3321:1-3321:17. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and implementation of digital twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5396-5426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-free, error tolerant path planning for swarms of micro aerial vehicles with quality amplification ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (14), pp.4731:1-4731:16. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21144731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Quantum Applications - Fachbeitrag: The Quantum What? Advantage, Utopia or Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42354-021-0402-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents in a privacy-preserving world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience estimation of Cyber-Physical Systems via quantitative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.46462-46475. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3066108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECA: a Dynamic Energy cost and Carbon emission-efficient Application placement method for Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.70192-70213. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3075973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time query log protection method for web search engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pamies-Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.87393-87413. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched-based resilient control of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.212194 - 212208. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3039879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateful RORI-based countermeasure selection using hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gonzalez-Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Fedorchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.102562:1-102562:14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous certification for E-assessment opinion polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.14979-14993. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-019-01545-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the demodulation frequency based on a normalized trajectory model for mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (12), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of conception paradigms on data protection in e-learning platforms: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.64110-64119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2915275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security (third edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.1040 - 1042. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler effect in the acoustic ultra low frequency band for wireless underwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1282 - 1292. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-018-1036-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk management response system to handle cyber threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.535 - 552. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-driven mitigation of cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.e38-1 - e38-6. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of an adaptive trust-based e-assessment system into virtual learning environments : the TeSLA project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baró‐solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana E. Guerrero‐roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Prieto‐blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlin Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.e56-1 - e56-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control-theoretic detection of integrity attacks against cyber-physical industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.e3209-1 - e3209-17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber‐physical architecture assisted by programmable networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh Sahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.e44-1 - e44-8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an event data taxonomy to represent the impact of cyber events as geometrical instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.8810 - 8828. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2740402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.73 - 75. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of watermark-based schemes to detect cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8-1 - 8-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-017-0060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Pareto-efficient response plans based on financial and operational assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Moller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (12), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-017-0063-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polytope-based approach to measure the impact of events against critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (1), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure localization in the presence of colluders in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1892-1 - 1892-15. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17081892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation trust mechanism under the organizational-based access control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (18), pp.5295 - 5310. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection using a multiple radio model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (C), pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2016.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting optimal countermeasures for attacks against critical systems using the attack volume model and the RORI index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Barbori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.13 - 34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Peinado et al.'s analysis of J3Gen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.6217 - 6220. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150306217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.255 - 257. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for a black hole in interconnected networks using mobile agents and tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (1), pp.1945 - 1958. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEDGEN2: A key establishment and derivation protocol for EPC Gen2 RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.152 - 166. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarity of commercial EPC Gen2 pseudorandom number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.151 - 154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J3Gen : a PRNG for low-cost passive RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.3816-3830. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s130303816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Aware Access Control Model for Distributed Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra I. Kaklamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (7), pp.2263-2281. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2012.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Analysis of Role Mining Results and Shadowed Roles Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.131 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETOP'2012 and FPS'2012 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1 - 96. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion routing circuit construction via latency graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.197-214. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multipath routing strategy to prevent flooding disruption attacks in link state routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.744 - 755. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a key establishment protocol for EPC Gen2 RFID systems: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.242-252. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27901-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction-based authentication and key agreement protocol for inter-domain VoIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Battistello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delétré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1579 - 1597. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the cluster formation attack against the hierarchical OLSR protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.118-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual privacy-aware access control model for network monitoring workflows: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra I. Kaklamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling the Evil Ring Attack on Localization and Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical implementation attack on weak pseudorandom number generator designs for EPC Gen2 tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-010-0187-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic deployment of context-aware access control policies for constrained security devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (7), pp.1144 - 1159. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2011.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved flooding of broadcast messages using extended multipoint relaying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Montolio-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.542-550. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure geolocalization of wireless sensor nodes in the presence of misbehaving anchor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.535 - 552. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive threshold cryptosystem for EPC tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete analysis of configuration rules to guarantee reliable network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (2), pp.103 - 122. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-007-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete analysis of configuration rules to guarantee reliable network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (2), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-007-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-correlation as a criterion to select appropriate counter-measures in an intrusion detection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPS: An Access Control Mechanism to Protect the Components of an Attack Prevention System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (11), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empower healthcare through a self-sovereign identity infrastructure for secure electronic health data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio López Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Naghmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gil Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants RFID, sont-ils vulnerables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction of Trusted Execution Environments as the Missing Layer for Broad Confidential Computing Adoption: A Systematization of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramezanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph analytics for cyber-physical system resilience quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a probabilistic moving target defense strategy to handle attacks against network nodes with multiple resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rifà-Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference (FICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin (Germany), Germany. pp.536-554, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85363-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUMIA: linear probing for unimodal and multiModal membership inference attacks leveraging internal LLM states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ibanez-Lissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Gonzalez-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria de Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.186-206, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2411.19876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIELD : assessing security-by-design in federated data spaces using attack graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bouloukakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Sospetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium On Applied Computing ( SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience assessment of multi-layered cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2024 - IOCRCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation cyber range: a comparative study of training platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ribiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Research in Computer Security (ESORICS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.271-290, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54129-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal UAV-trajectory design in a dynamic environment using NOMA and deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, France. pp.277-282, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location optimization for tethered aerial base station serving mmWave high altitude UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravallika Katragunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Srinivas Kothapalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, France. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated enrichment of logical attack graphs via formal ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéren Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Systems Security and Privacy Protection (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poznan, Poland. pp.59-72, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56326-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training on social media cybersecurity skills in the healthcare context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fernandez-Tarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro-David Cayuela-Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 13th International Conference on Communications, Circuits and Systems (ICCCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Stavanger, Norway. pp.3-20, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55829-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBS joint optimization to serve mmWave high altitude UAVs: a counterfactual MAB approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravallika Katragunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Communications, Circuits and Systems (ICCCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, France. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCAS62034.2024.10652678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for automating attacking agents in cyber range training platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martínez Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín García Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Norwegian ICT Conference for Research and Education(NIKT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Nov 2023, Stavanger, Norway. pp.90-109, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55829-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZW-IDS: zero-watermarking-based network intrusion detection system using data provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security(ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink interference management in cellular-Connected UAV networks using multi-armed bandit and NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Srinivas Kothapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum algorithms for shapley value calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología para automatizar agentes atacantes en plataformas de entrenamiento Cyber Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martínez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 JNIC Cybersecurity Conference, Vigo, Spain, June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Rioja, Jun 2023, Vigo, Spain. pp.437--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des menaces biologiques et technologiques pour la sécurité urbaine (Projet H2020 IMPETUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrenamiento bajo demanda en competencias de ciberseguridad en redes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fernández-Tárraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro David Cayuela-Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII National Conference on Cybersecurity Research (JNIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Jun 2023, Vigo, España. pp.469--476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the quantitative resilience analysis of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience via blackbox self-piloting plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lübben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wüstrich Lars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECW 2022: European Cyber Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d’Excellence Cyber, Nov 2022, Rennes, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a stateful network protocol intrusion detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2022 : 19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.398-405, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011327400003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de sécurisation des villes: le projet européen IMPETUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03624167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched-based control testbed to assure cyber-physical resilience by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2022 : 19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.681-686, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011327300003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot contamination attack detection in 5G massive MIMO systems using generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITCOM 2021: IEEE International Mediterranean Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom49071.2021.9647674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky zone avoidance strategies for drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2021: IEEE Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE53047.2021.9569172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous proof-of-asset transactions using designated blind signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neetu Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Anand-Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Saraswat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2020: 13th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based attack graph enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéren Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2021: 28th International Emergency Management Society annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching-inspired navigation for micro aerial vehicles with fallible place recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2020: 19th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (online), Italy. pp.55-70, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LockDown: balance availability attack against lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal-Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FC 2020: 24th international conference on Financial Cryptography and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sabah, Malaysia. pp.245-263, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51280-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity requirements in networks of quantum repeaters and terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCE 2020: IEEE International Conference on Quantum Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Denver (online), United States. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE49297.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-resilience evaluation of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA (online), United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics to enhance the resilience of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagnas, Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2020: 19th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Guangzhou (online), China. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom50675.2020.00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and challenges in machine learning-based approaches to detect attacks in the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: 15th international conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dubin (online), Ireland. pp.79:1-79:10, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3407048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive defuzzification: using numerical Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2019: International Conference on Modeling Decisions for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy. pp.113-125, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26773-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching-inspired resilient path planning for drone swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISARN 2019: Mission-Oriented Wireless Sensor, UAV and Robot Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.620 - 625, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faking and discriminating the navigation data of a micro aerial vehicle using quantum generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of hiding the balance of lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal-Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2019: 14th ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Auckland, New Zealand. pp.602-612, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3321705.3329812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS 2019 : 5th Workshop on the Security of Industrial Control Systems and of Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality amplification of error prone navigation for swarms of micro aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mitigation techniques for SCADA-driven cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: 11th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montreal, Canada. pp.257 - 264, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18419-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack graph-based countermeasure selection using a stateful return on investment metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2017: 10th International Symposium on Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.293 - 302, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyramidal-based model to compute the impact of cyber security events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2018 : 13th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.Article n° 19 -, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230833.3230847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security event data taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gonzalez-Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rubio-Hernán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.29-45, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelogging protection scheme for internet-based personal assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pamies Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2018: 13th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.431 - 440, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00305-0_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of GNU radio blocks for decoding long-lasting frames in mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRCON 2018: 8th Annual GNU Radio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Henderson, United States. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency mobile communications in underwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.239 - 251, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNU radio blocks for long-lasting frames in mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French GNU Radio days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS, a privacy-preserving certification scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2017 : 12th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous certification for an e-assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2017 : 22nd Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tartu, Estonia. pp.70 - 85, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70290-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS, a privacy-preserving certification scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2017 : 12th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.239 - 256, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67816-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security challenges in e-assessment and technical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Durcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2017 : 21st International Conference on Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. pp.366 - 371, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of cyber-physical systems : from theory to testbeds and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodolfo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERICPS 2016 : 2nd Workshop on the Security of Industrial Control Systems &amp; Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.3 - 18, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61437-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of communication in underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2017 : 9th International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Niagara Falls, Canada. pp.13 - 23, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74439-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler effect in the underwater acoustic ultra low frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2017 : 9th International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Niagara Falls, Canada. pp.3 - 12, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74439-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An n-sided polygonal model to calculate the impact of cyber security events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.87 - 102, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to communicate underwater: an exploration of limited mobility agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUWNET 2017 :12th International Conference on Underwater Networks &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Halifax, Ns, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3148675.3148709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.3 - 19, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Tianjin, China. pp.340 - 348, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of mitigation actions based on financial and operational impact assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2016 : 11th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Salzburg, Austria. pp.137 - 146, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACEV: a Cost and CArbon Emission-Efficient Virtual machine placement method for green distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2016 : 13th IEEE International Conference on Services Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.275 - 282, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a watermark-based detection scheme to handle cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Salzbourg, Austria. pp.21 - 28, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2016.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automated and dynamic risk management response system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.37 - 53, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-free link state routing for underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2015 : 28th Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Halifax, Canada. pp.1544 - 1549, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2015.7129510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACER : a network-aware cost-efficient resource allocation method for processing-intensive tasks in distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam-Mann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2015 : 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, Ma, United States. pp.90 - 97, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the isofunctionality of network access control lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belhaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2015: 10th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D geometrical model to improve accuracy in the evaluation and selection of countermeasures against complex cyber attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, TX, United States. pp.538-555, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering technical and financial impact in the selection of security countermeasures against Advanced Persistent Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2015 : 7th International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of C&C connections through malware URL clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015 SEC : 30th IFIP International Conference on ICT Systems Security and Privacy Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.252 - 266, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the comprehensive complexity of authorization-based access control policies using quantitative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belhaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 : 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.53 - 64, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005544100530064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of underwater communications with a colored noise approximation and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bita Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2015 : 28th Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Halifax, Canada. pp.1532 - 1537, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2015.7129508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of SSL servers based on their SSL handshake for automated security assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikarn Pukkawanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youki Kadobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BADGERS 2014 : 3rd International Workshop on Building Analysis Datasets and Gathering Experience Returns for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BADGERS.2014.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the performance of the modular clock algorithm for distributed blind rendezvous in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2014 : 13th International Conference on Ad-Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.197 - 208, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07425-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adaptation of physical-layer failure detection mechanisms to handle attacks against SCADA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital trust : 1st Symposium on Digital Trust in Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Cycle Detection for Schneier's Solitaire Keystream Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Justus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERE-C 2014 : IEEE 8th International Conference on Software Security and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. pp.113 - 120, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERE-C.2014.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulaciones software para el estudio de amenazas contra sistemas SCADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romero-Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSI 2014 : XIII Reunión Española sobre Criptología y Seguridad de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Alicante, España. pp.151 - 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analysis of the cognitive radio jump-stay algorithm under the asymmetric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.1590 - 1595, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bidirectional algorithm for channel selection using a two-radio model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2014 : IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive mitigation framework for handling suspicious network flows via MPLS policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2013 : 18th Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ilulissat, Greenland. pp.297 - 312, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41488-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and security in Link State Routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time malicious fast-flux detection using DNS and bot related features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Martinez-Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2013 : 11th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragona, Spain. pp.369 - 372, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST.2013.6596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Ontologies upon a Holistic Privacy-Aware Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2013 : the sixth international symposium on foundations &amp; practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.209 - 226, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05302-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Privacy Control for the RFID Middleware of EPCglobal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES 2013 : 5th ACM Conference on Management of Emergent Digital EcoSystems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg. pp.60 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytic model for the cognitive radio jump-stay algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-based mining process for the organization-based access control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Samer Wazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2013 : 12th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.421 - 430, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-enhanced Filtering and Collection Middleware in EPCglobal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2013 : 8th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection des anomalies dans les pare-feux de nouvelles generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Moataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SII 2012 : 7th Conference on Network and Information Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Stateful Firewall Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Moataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rimasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Heraklion, Greece. pp.174-186, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30436-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Assistance for Mined Roles Analysis in Role Mining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2012 : 7th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2012.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADEGA : a novel MPLS-based mitigation solution to handle network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCCC '12 : IEEE 31st International Performance Computing and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Austin, United States. pp.171-180, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-polynomial LFSR based pseudorandom number generator for EPC Gen2 RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011: 37th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3820 - 3825, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a key establishment protocol for EPC Gen2 RFID systems: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2011: 4th Canada-France MITACS Workshop on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of flooding disruption attacks in hierarchical OLSR networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSR 2011: 9th Annual Communication Networks and Services Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.167-174, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2011.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security threat mitigation trends in low-cost RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM-SETOP 2009 : 4th International Workshop on Data Privacy Management and Second International Workshop on Autonomous and Spontaneous Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France. pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRAGE: a management tool for the analysis and deployment of network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SETOP International Workshop on Autonomous and Spontaneous Security (Co-located with ESORICS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Athens, Greece. pp.203-215, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19348-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and improvement of a pseudorandom number generator for EPC Gen2 tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FC 2010 Workshops and 14th Financial Cryptograpy and Data Security International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ténénérife, Spain. pp.34-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of topology control traffic attacks in OLSR networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Risks and Security of Internet and Systems (CRISIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2010.5764920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the communications of home health care systems based on RFID Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Communications Networks and Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les communications dans les systèmes de surveillance médicale - Protocoles appliqués aux étiquettes à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2010 : XXIIIe congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-polynomial LFSR based pseudorandom number generator design for EPC gen2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitacs Workshop on Network Security &amp; Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'échange de clés pour des systèmes de surveillance à base de radio-étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Network Architectures and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rocquebrune Cap-Martin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven security policy deployment: property oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSos 2010 : second International symposium on Engineering Secure Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.123-139, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11747-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyware-based menaces against web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barcelone, Spain. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INCOS.2009.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Policy Based Approach for the Management of Web Browser Resources to Prevent Anonymity Attacks in Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP TC-11 International Information Security Conference (IFIPsec2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pafos, Cyprus. pp.164-175, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01244-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Privacy-Preserving Protocols for the DNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Sixth International Conference on Information Technology: New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, United States. pp.411-416, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2009.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS '09: Proceedings of the 4th International Symposium on Information, Computer, and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, Australia. pp.251 - 261, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secured delegation of remote services on IPv6 home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Localization of Nodes in Wireless Sensor Networks with Limited Number of Truth Tellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Seventh Annual Communication Networks and Services Research Conference (CNSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moncton, Canada. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2009.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, France. pp.251, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Threats to the Security of EPC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 6th Annual Communication Networks and Services Research Conference (CNSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada. pp.67-74, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2008.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exchange of Alerts for the Detection of Coordinated Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 6th Annual Communication Networks and Services Research Conference (CNSR '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada. pp.96-103, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anonymized ONS Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security of Autonomous and Spontaneous Networks (SETOP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Loctudy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Threats on EPC Based RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fifth International Conference on Information Technology: New Generations (ITNG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp.1242-1244, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2008.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Resolution of DNS Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Security (IS'08), International OTM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.987-1000, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Detection Techniques to Prevent Cross-Site Scripting Attacks on Current Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP IEEE CRITIS'07 2nd International Workshop on Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Malaga, Spain. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89173-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable process for security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2007 : international conference on security and cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Cross-Site Scripting Attacks on Current Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Information Security (IS'07), International OTM Conference (OTM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.1770-1784, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76843-2_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating and Deploying Network Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Availability, Reliability and Security (ARES'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, France. pp.532-542, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Process for Security Policy Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, France. pp.5-15, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0002119200050015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards filtering and alerting rule rewriting on single-component policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th International Conference, SAFECOMP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gdansk, Poland. pp.182-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Network Security Component Misconfiguration by Rewriting and Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Security and Network Architectures (SAR-SSI2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seignose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of policy anomalies on distributed network security setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2006 : 11th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hamburg, Germany. pp.496-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alert communication infrastructure for a decentralized attack prevention framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting on-line casinos against fraudulent player drop-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITCC 2005 : IEEE international conference on information technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, United States. pp.500 - 505, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for attack protection on a prevention framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.137-140, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconfiguration Management of Network Security Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on System and Information Security (SSI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sao Paolo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Removal of Firewall Misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IASTED International Conference on Communication, Network and Information Security (CNIS 2005 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting on-line casinos against fraudulent player drop-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology: Coding and Computing (ITCC'05) - Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, France. pp.500-505 Vol. 1, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure agent-based management for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital chips for an on-line casino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology: Coding and Computing (ITCC'05) - Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, France. pp.494-499 Vol. 1, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized publish-subscribe system to prevent coordinated attacks via alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS 2004: 6th International Conference on Informa- tion and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Malaga, Spain. pp.223 - 235, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30191-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact propagation of cyber attacks using business logic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Lazrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14800, Springer Nature Switzerland, pp.49-71, 2025, Lecture Notes in Computer Science, 978-3-031-66708-4. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66708-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological resilience assessment of smart cyber infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Smart Environments. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-66707-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary watermark-based attack detection to protect cyber-physical control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca De Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Cybersecurity Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.347-370, 2022, 978-3-031-09640-2. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09640-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in the TeSLA architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering data-driven adaptive trust-based e-assessment systems: challenges and infrastructure solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Springer, pp.85-108, 2020, Lecture Notes on Data Engineering and Communications Technologies book series (LNDECT), 978-3-030-29325-3. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29326-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy concerns about the RFID layer of EPC Gen2 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced research in data privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 567, Springer international publishing, pp.303 - 324, 2014, Studies in Computational Intelligence 978-3-319-09884-5. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09885-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security issues in link state routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in network analysis and its applications network security and cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-148, 2013, Mathematics in Industry, 978-3-642-30903-8. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30904-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling security threats to the RFID system of EPC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security of Self-Organizing Networks: MANET, WSN, WMN, VANET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publications, Taylor &amp; Francis Group, pp.45-64, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Exceptions on Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches for Security, Privacy and Trust in Complex Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232, Springer US, pp.97-108, 2007, IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72367-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Filtering and Alerting Rule Rewriting on Single-Component Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Safety, Reliability, and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4166, Springer Berlin Heidelberg, pp.182-194, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11875567_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of Components Based on a Smart-Card Enhanced Security Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castellà-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4347, Springer Berlin Heidelberg, pp.128-139, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11962977_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTCOP – A Smart Card Based Access Control for the Protection of Network Security Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castellà-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4277, Springer Berlin Heidelberg, pp.415-424, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11915034_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Components of an Attack Prevention System Using Publish/Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gero Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence in Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.87-97, 2005, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-32015-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amapola: a simple infrastructure for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peñalver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ametller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roch Glitho; Ahmed Karmouch; Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence in Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer-Verlag, pp.77-86, 2005, IFIP — The International Federation for Information Processing book series (IFIPAICT), </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-32015-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Publish-Subscribe System to Prevent Coordinated Attacks via Alert Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3269, Springer Berlin Heidelberg, pp.223-235, 2004, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30191-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security. Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montréal, Canada. 14552, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, 978-3-031-57539-6. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57540-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security. Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montréal, Canada. 14551, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, 978-3-031-57536-5. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security: 15th International Symposium, FPS 2022, Ottawa, ON, Canada, December 12–14, 2022, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vincent Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlisle Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium, FPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13877, Springer Nature Switzerland, pp.1-471, 2023, Lecture Notes in Computer Science (LNCS), 978-3-031-30121-6. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30122-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EICC 2022: european interdisciplinary cybersecurity conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM; ACM, 2022, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3528580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and security of internet and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leneutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2020: 15th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. 12528, Springer, pp.xi-378, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-68886-8. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer security: ESORICS 2019 International Workshops, IOSec, MSTEC, and FINSEC, Luxembourg City, Luxembourg, September 26–27, 2019, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Fournaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Athanatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Lampropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hatzivasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019: European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11981, Springer, pp.279, 2020, Lecture Notes in Computer Science(LNCS), 978-3-030-42050-5. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42051-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer security: ESORICS 2019 International Workshops, CyberICPS, SECPRE, SPOSE, and ADIoT, Luxembourg City, Luxembourg, September 26–27, 2019 revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Katsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Lambrinoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kalloniatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019: European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11980, Springer, pp.440, 2020, Lecture Notes in Computer Science (LNCS), 978-3-030-42047-5. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 4th Cyber Security in Networking Conference (CSNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ghernaouti-Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Benzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers, 2020, 978-0-7381-4292-0. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet50428.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and safety interplay of intelligent software systems: ESORICS 2018 international workshops, ISSA 2018 and CSITS 2018, Barcelona, Spain, September 6-7, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Shabtai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Elovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018 international workshops (ISSA 2018) and (CSITS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelonne, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11552, Springer International Publishing, pp.1--173, 2019, Security and Cryptology, LNCS, 978-3-030-16873-5. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16874-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019, DPM 2019 and CBT 2019 : Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11737, Springer, 400 p., 2019, Lecture Notes in Computer Science book series: Security and Cryptology book sub series, 978-3-030-31499-6. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13619, 2023, Lecture Notes in Computer Science, 978-3-031-25734-6. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Aïmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13291, 2022, Lecture Notes in Computer Science, 978-3-031-08146-0. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Muñoz-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 13140, pp.xiii-342, 2022, Lecture Notes in Computer Science (LNCS), 978-3-030-93943-4. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93944-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Poovendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 398, pp.xvii-539, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering (LNICST), 978-3-030-90018-2. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Poovendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 399, pp.xvii-527, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering (LNICST), 978-3-030-90021-2. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and security of internet and systems : 12th international conference, CRiSIS 2017, Dinard, France, September 19-21, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10694, pp.269, 2018, Lecture Notes in Computer Science, Lecture Notes in Computer Science (vol. 10694), 978-3-319-76686-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology : ESORICS 2018 international workshops, DPM 2018 and CBT 2018, Barcelona, Spain, September 6-7, 2018, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Livraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.442, 2018, Lecture Notes in Computer Science book series (LNCS, volume 11025), Lecture Notes in Computer Science book series (LNCS, volume 11025), 978-3-030-00304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th biennial symposium on communications : Toronto, Ontario, Canada, June 6-7, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodai Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Ardakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.128, 2018, Biennial Symposium on Communications proceedings, Biennial Symposium on Communications proceedings, 978-1-5386-5735-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 9th International Symposium, FPS 2016, Québec City, QC, Canada, October 24-25, 2016, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10128, pp.361, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-51965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10436, pp.446, 2017, Lecture Notes in Computer Science, 978-3-319-67815-3. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th Annual International Conference on Advanced and Trusted Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjie Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.1242, 2016, 978-1-5090-2770-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, and security assurance : 10th international workshop, DPM 2015, and 4th international workshop, QASA 2015, Vienna, Austria, September 21-22, 2015 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 9481, pp.291, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-29882-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 8th international symposium, FPS 2015, Clermont-Ferrand, France, October 26-28, 2015 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 9482, pp.323, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-30302-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in attacks, intrusions, and defenses : 19th international symposium, RAID 2016, Paris, France, September 19-21, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Monrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9854, pp.482, 2016, Lecture notes in computer science, Lecture notes in computer science, 978-3-319-45718-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPS 2014 : 7th International Symposium on Foundations and Practice of Security : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nur Zincir Heywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. L. Fong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8930, pp.375, 2015, LNCS (Lecture Notes in Computer Science), 978-3-319-17039-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, autonomous spontaneous security, and security assurance : 9th international workshop, DPM 2014, 7th international workshop, SETOP 2014, and 3rd international workshop, QASA 2014, Wroclaw, Poland, September 10-11, 2014 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Posegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer international publishing, 8872, pp.343, 2015, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-17015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015 Thirteenth annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Hisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Koltuksuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.200, 2015, 978-1-4673-7828-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 6th international symposium, FPS 2013, La Rochelle, France, October 21-22, 2013, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Zincir Heywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8352, pp.444, 2014, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-05302-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 2014 : International Workshop on Advanced Intrusion Detection and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gürkan Gür</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science, 165, pp.58, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneous Security : DPM 2013 : 8th International Workshop, SETOP 2013 : 6th International Workshop, Ehgam, UK, September 12-13, 2013 - Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N. Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8247, pp.400, 2014, LNCS - Lecture Notes in Computer Science, 978-3-642-54567-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 Twelfth annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Hengartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Nen-Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Josang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.426, 2014, 978-1-4799-3503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPS 2012 : 5th International Symposium on Foundations and Practice of Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7743, pp.381, 2013, LNCS (Lecture Notes in Computer Science), 978-3-642-37118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3-642-37118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013 Eleventh annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damsgaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.390, 2013, 978-1-4673-5839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneus Security : DPM 2011 : 6th International Workshop and SETOP 2011 : 4th International Workshop, Leuven, September 15-16, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina de Capitani Di Vimercati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7122, pp.319, 2012, LNCS - Lecture Notes in Computer Science, LNCS - Lecture Notes in Computer Science, 978-3-642-28878-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Applications Security and Privacy XXVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7371, pp.329, 2012, Lecture Notes in Computer Science, 978-3-642-31539-8. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 4th Canada-France MITACS workshop, FPS 2011, (Paris, May 12-13 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Science, Business Media, 6888, pp.253, 2012, Lecture Notes in Computer Science, 978-3-642-27901-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PST 2012 : tenth Annual International Conference on Privacy, Security and Trust Privacy, Security and Trust, Paris, July 16-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Philipp Steghöfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.262, 2012, 978-1-4673-2323-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneous Security : DPM 2009 : 4th International Workshop and SETOP 2009 : second International Workshop, St. Malo, France, September 24-25, 2009 - Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5939, pp.265, 2010, LNCS (Lecture Notes in Computer Science), 978-3-642-11206-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-resilience approaches for cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télécom SudParis (Institut Mines-Télécom). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of hiding the balance of lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez-Sola Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Department of Information and Communications Engineering (Autonomous University of Barcelona). 2019, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum computing assisted medium access control for multiple client station networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve R. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); School of Computer Science [Ottawa] (Carleton University). 2015, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Benzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12056, 408 p., 2020, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45371-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security : 10th International Symposium, FPS 2017, Nancy, France, October 23-25, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Logrippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10723, pp.319, 2018, FPS: International Symposium on Foundations and Practice of Security, 978-3-319-75649-3. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation method in distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 15 305749.2. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the security of EPC/RFID wireless technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Pierre et Marie Curie, Paris VI; Télécom SudParis (Institut Mines-Télécom), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03646853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform of intrusion management : design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Telecom Bretagne; Universitat Autònoma de Barcelona, 2006. English. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03628739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId776"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joaquin Garcia-Alfaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software vulnerability detection under poisoning attacks using CNN-based image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena González-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (75), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-025-00989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security approaches for data provenance in the internet of things: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (10), pp.1 - 41. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3718735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resilience of traditional AI algorithms toward poisoning attacks for vulnerability detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena González-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ise2/9997989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stateful protocol-based detection engine combining behavior use cases and system specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desmonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCORPION cyber range: fully customizable cyberexercises, gamification and learning analytics to train cybersecurity competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albaladejo-Gonzalez Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastor Valera Jose Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruipérez-Valiente José A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22967/HCIS.2025.15.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking barriers in healthcare: A secure identity framework for seamless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio López Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Naghmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín García Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gil Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.104020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2025.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on cyber-resilience approaches for cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZIRCON: zero-watermarking-based approach for data integrity and secure provenance in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 85, pp.103840. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2024.103840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening Blockchain technology toward access control for service provisioning in cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nischal Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.4224. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23094224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the self-adjustment of privacy safeguards for query log streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pàmies-Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.103450. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2023.103450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical defense in the quantum Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.1905. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05690-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research trends in collaborative drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3321:1-3321:17. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and implementation of digital twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.5396-5426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22145396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Quantum Applications - Fachbeitrag: The Quantum What? Advantage, Utopia or Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Welt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.34-39. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42354-021-0402-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents in a privacy-preserving world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience estimation of Cyber-Physical Systems via quantitative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.46462-46475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3066108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECA: a Dynamic Energy cost and Carbon emission-efficient Application placement method for Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.70192-70213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3075973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-free, error tolerant path planning for swarms of micro aerial vehicles with quality amplification ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (14), pp.4731:1-4731:16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21144731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time query log protection method for web search engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pamies-Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.87393-87413. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched-based resilient control of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.212194 - 212208. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3039879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateful RORI-based countermeasure selection using hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gonzalez-Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Fedorchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.102562:1-102562:14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the demodulation frequency based on a normalized trajectory model for mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (12), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous certification for E-assessment opinion polls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.14979-14993. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-019-01545-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of conception paradigms on data protection in e-learning platforms: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.64110-64119. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2915275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergraph-driven mitigation of cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (3), pp.e38-1 - e38-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk management response system to handle cyber threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.535 - 552. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2017.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler effect in the acoustic ultra low frequency band for wireless underwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.1282 - 1292. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-018-1036-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of an adaptive trust-based e-assessment system into virtual learning environments : the TeSLA project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baró‐solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana E. Guerrero‐roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Prieto‐blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlin Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.e56-1 - e56-6. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control-theoretic detection of integrity attacks against cyber-physical industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.e3209-1 - e3209-17. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber‐physical architecture assisted by programmable networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishikesh Sahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet technology letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.e44-1 - e44-8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an event data taxonomy to represent the impact of cyber events as geometrical instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.8810 - 8828. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2740402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security (third edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.1040 - 1042. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Pareto-efficient response plans based on financial and operational assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Moller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (12), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-017-0063-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of watermark-based schemes to detect cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.8-1 - 8-25. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13635-017-0060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.73 - 75. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polytope-based approach to measure the impact of events against critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (1), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure localization in the presence of colluders in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.1892-1 - 1892-15. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17081892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel selection using a multiple radio model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (C), pp.113 - 123. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2016.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation trust mechanism under the organizational-based access control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (18), pp.5295 - 5310. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting optimal countermeasures for attacks against critical systems using the attack volume model and the RORI index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Barbori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.13 - 34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Peinado et al.'s analysis of J3Gen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp.6217 - 6220. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150306217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section on critical systems modelling and security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.255 - 257. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for a black hole in interconnected networks using mobile agents and tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (1), pp.1945 - 1958. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEDGEN2: A key establishment and derivation protocol for EPC Gen2 RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.152 - 166. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarity of commercial EPC Gen2 pseudorandom number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.151 - 154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Analysis of Role Mining Results and Shadowed Roles Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp.131 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of stateful firewall misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (11), pp.64-85. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETOP'2012 and FPS'2012 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (1), pp.1 - 96. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onion routing circuit construction via latency graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.197-214. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multipath routing strategy to prevent flooding disruption attacks in link state routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.744 - 755. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Aware Access Control Model for Distributed Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra I. Kaklamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (7), pp.2263-2281. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2012.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J3Gen : a PRNG for low-cost passive RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.3816-3830. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s130303816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the cluster formation attack against the hierarchical OLSR protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.118-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual privacy-aware access control model for network monitoring workflows: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra I. Kaklamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling the Evil Ring Attack on Localization and Routing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a key establishment protocol for EPC Gen2 RFID systems: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6888 (1), pp.242-252. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27901-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction-based authentication and key agreement protocol for inter-domain VoIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Battistello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Delétré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1579 - 1597. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical implementation attack on weak pseudorandom number generator designs for EPC Gen2 tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-010-0187-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic deployment of context-aware access control policies for constrained security devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (7), pp.1144 - 1159. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2011.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved flooding of broadcast messages using extended multipoint relaying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Montolio-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.542-550. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2010.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure geolocalization of wireless sensor nodes in the presence of misbehaving anchor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (9-10), pp.535 - 552. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0221-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive threshold cryptosystem for EPC tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete analysis of configuration rules to guarantee reliable network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (2), pp.103 - 122. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-007-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete analysis of configuration rules to guarantee reliable network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (2), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-007-0045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anti-corrélation comme critère de sélection de contre-mesures dans le contexte de la détection d'intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197 - 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-correlation as a criterion to select appropriate counter-measures in an intrusion detection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1-2), pp.197-217. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPS: An Access Control Mechanism to Protect the Components of an Attack Prevention System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (11), pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a probabilistic moving target defense strategy to handle attacks against network nodes with multiple resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rifà-Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference (FICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin (Germany), Germany. pp.536-554, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85363-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUMIA: linear probing for unimodal and multiModal membership inference attacks leveraging internal LLM states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ibanez-Lissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Gonzalez-Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria de Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.186-206, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2411.19876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIELD : assessing security-by-design in federated data spaces using attack graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bouloukakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Sospetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th ACM/SIGAPP Symposium On Applied Computing ( SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal UAV-trajectory design in a dynamic environment using NOMA and deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, France. pp.277-282, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward next-generation cyber range: a comparative study of training platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ribiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Research in Computer Security (ESORICS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands. pp.271-290, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54129-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience assessment of multi-layered cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2024 - IOCRCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location optimization for tethered aerial base station serving mmWave high altitude UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravallika Katragunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Srinivas Kothapalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, France. pp.271-276, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated enrichment of logical attack graphs via formal ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéren Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Systems Security and Privacy Protection (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poznan, Poland. pp.59-72, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56326-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training on social media cybersecurity skills in the healthcare context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fernandez-Tarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro-David Cayuela-Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 13th International Conference on Communications, Circuits and Systems (ICCCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Stavanger, Norway. pp.3-20, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55829-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBS joint optimization to serve mmWave high altitude UAVs: a counterfactual MAB approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pravallika Katragunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Communications, Circuits and Systems (ICCCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, France. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCAS62034.2024.10652678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for automating attacking agents in cyber range training platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martínez Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín García Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Norwegian ICT Conference for Research and Education(NIKT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Nov 2023, Stavanger, Norway. pp.90-109, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55829-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZW-IDS: zero-watermarking-based network intrusion detection system using data provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security(ARES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des menaces biologiques et technologiques pour la sécurité urbaine (Projet H2020 IMPETUS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología para automatizar agentes atacantes en plataformas de entrenamiento Cyber Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martínez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 JNIC Cybersecurity Conference, Vigo, Spain, June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Rioja, Jun 2023, Vigo, Spain. pp.437--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrenamiento bajo demanda en competencias de ciberseguridad en redes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fernández-Tárraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro David Cayuela-Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantaleone Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gómez Mármol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII National Conference on Cybersecurity Research (JNIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Jun 2023, Vigo, España. pp.469--476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the quantitative resilience analysis of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum algorithms for shapley value calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bellevue, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE57702.2023.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink interference management in cellular-Connected UAV networks using multi-armed bandit and NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkata Srinivas Kothapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de sécurisation des villes: le projet européen IMPETUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - Gestion de crise et numérique : nouvelles menaces et nouvelles solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03624167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a stateful network protocol intrusion detection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laarouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2022 : 19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.398-405, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011327400003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched-based control testbed to assure cyber-physical resilience by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2022 : 19th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.681-686, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011327300003283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience via blackbox self-piloting plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lübben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wüstrich Lars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECW 2022: European Cyber Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d’Excellence Cyber, Nov 2022, Rennes, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky zone avoidance strategies for drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2021: IEEE Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE53047.2021.9569172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot contamination attack detection in 5G massive MIMO systems using generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Banaeizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDITCOM 2021: IEEE International Mediterranean Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom49071.2021.9647674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous proof-of-asset transactions using designated blind signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neetu Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Anand-Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Saraswat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2020: 13th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based attack graph enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéren Saint-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2021: 28th International Emergency Management Society annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-resilience evaluation of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA (online), United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching-inspired navigation for micro aerial vehicles with fallible place recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2020: 19th International Conference on Ad Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (online), Italy. pp.55-70, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LockDown: balance availability attack against lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal-Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FC 2020: 24th international conference on Financial Cryptography and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sabah, Malaysia. pp.245-263, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51280-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity requirements in networks of quantum repeaters and terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCE 2020: IEEE International Conference on Quantum Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Denver (online), United States. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QCE49297.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics to enhance the resilience of cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagnas, Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2020: 19th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Guangzhou (online), China. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom50675.2020.00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and challenges in machine learning-based approaches to detect attacks in the internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omair Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: 15th international conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dubin (online), Ireland. pp.79:1-79:10, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3407048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an adaptive defuzzification: using numerical Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2019: International Conference on Modeling Decisions for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy. pp.113-125, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26773-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocaching-inspired resilient path planning for drone swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISARN 2019: Mission-Oriented Wireless Sensor, UAV and Robot Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.620 - 625, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faking and discriminating the navigation data of a micro aerial vehicle using quantum generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of hiding the balance of lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal-Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2019: 14th ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Auckland, New Zealand. pp.602-612, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3321705.3329812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflective attenuation of cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberICPS 2019 : 5th Workshop on the Security of Industrial Control Systems and of Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality amplification of error prone navigation for swarms of micro aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps45667.2019.9024394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack graph-based countermeasure selection using a stateful return on investment metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Doynikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kotenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2017: 10th International Symposium on Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.293 - 302, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyramidal-based model to compute the impact of cyber security events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2018 : 13th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.Article n° 19 -, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3230833.3230847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a security event data taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Gonzalez-Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rubio-Hernán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dinard, France. pp.29-45, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76687-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelogging protection scheme for internet-based personal assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pamies Estrems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2018: 13th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. pp.431 - 440, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00305-0_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency mobile communications in underwater networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018: 17th International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France. pp.239 - 251, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of GNU radio blocks for decoding long-lasting frames in mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRCON 2018: 8th Annual GNU Radio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Henderson, United States. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNU radio blocks for long-lasting frames in mobile underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French GNU Radio days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on mitigation techniques for SCADA-driven cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rosa Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: 11th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montreal, Canada. pp.257 - 264, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18419-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous certification for an e-assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2017 : 22nd Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tartu, Estonia. pp.70 - 85, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70290-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS, a privacy-preserving certification scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2017 : 12th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway. pp.239 - 256, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67816-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security of cyber-physical systems : from theory to testbeds and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodolfo-Mejias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBERICPS 2016 : 2nd Workshop on the Security of Industrial Control Systems &amp; Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.3 - 18, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61437-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound of communication in underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2017 : 9th International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Niagara Falls, Canada. pp.13 - 23, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74439-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security challenges in e-assessment and technical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Durcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2017 : 21st International Conference on Information Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. pp.366 - 371, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iV.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler effect in the underwater acoustic ultra low frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Mehsen Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Kassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2017 : 9th International Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Niagara Falls, Canada. pp.3 - 12, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74439-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An n-sided polygonal model to calculate the impact of cyber security events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2016 : 11th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.87 - 102, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to communicate underwater: an exploration of limited mobility agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Porretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUWNET 2017 :12th International Conference on Underwater Networks &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Halifax, Ns, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3148675.3148709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCS, a privacy-preserving certification scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM 2017 : 12th International Workshop on Data Privacy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of mitigation actions based on financial and operational impact assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2016 : 11th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Salzburg, Austria. pp.137 - 146, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACEV: a Cost and CArbon Emission-Efficient Virtual machine placement method for green distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2016 : 13th IEEE International Conference on Services Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, United States. pp.275 - 282, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2016.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting a watermark-based detection scheme to handle cyber-physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Salzbourg, Austria. pp.21 - 28, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2016.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automated and dynamic risk management response system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ender Yesid Alvarez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Motzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.37 - 53, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered watermarking control to handle cyber-physical integrity attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2016 : 21st Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Oulu, Finland. pp.3 - 19, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47560-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering internal vulnerabilities and the attacker's knowledge to model the impact of cyber events as geometrical prisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2016 : 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Tianjin, China. pp.340 - 348, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2016.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D geometrical model to improve accuracy in the evaluation and selection of countermeasures against complex cyber attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EAI International Conference on Security and Privacy in Communication Networks (SECURECOMM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dallas, TX, United States. pp.538-555, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28865-9_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the isofunctionality of network access control lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belhaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2015: 10th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. pp.168 - 173, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NACER : a network-aware cost-efficient resource allocation method for processing-intensive tasks in distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Adam-Mann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2015 : 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, Ma, United States. pp.90 - 97, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering technical and financial impact in the selection of security countermeasures against Advanced Persistent Threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Daniel Gonzalez Granadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodriguez-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2015 : 7th International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263402v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated classification of C&C connections through malware URL clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingqi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2015 SEC : 30th IFIP International Conference on ICT Systems Security and Privacy Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.252 - 266, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the comprehensive complexity of authorization-based access control policies using quantitative metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Belhaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2015 : 12th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.53 - 64, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005544100530064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of underwater communications with a colored noise approximation and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bita Hasannezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2015 : 28th Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Halifax, Canada. pp.1532 - 1537, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2015.7129508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Integration and Analysis of Access-control Policies in Multi-layer Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IFIP International Information Security Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.218-233, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-free link state routing for underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCECE 2015 : 28th Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Halifax, Canada. pp.1544 - 1549, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2015.7129510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Cycle Detection for Schneier's Solitaire Keystream Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Justus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERE-C 2014 : IEEE 8th International Conference on Software Security and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Francisco, United States. pp.113 - 120, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SERE-C.2014.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adaptation of physical-layer failure detection mechanisms to handle attacks against SCADA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital trust : 1st Symposium on Digital Trust in Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulaciones software para el estudio de amenazas contra sistemas SCADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romero-Tris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSI 2014 : XIII Reunión Española sobre Criptología y Seguridad de la Información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Alicante, España. pp.151 - 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bidirectional algorithm for channel selection using a two-radio model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall 2014 : IEEE 80th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vancouver, Canada. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6966200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analysis of the cognitive radio jump-stay algorithm under the asymmetric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.1590 - 1595, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the performance of the modular clock algorithm for distributed blind rendezvous in cognitive radio networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2014 : 13th International Conference on Ad-Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.197 - 208, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07425-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of SSL servers based on their SSL handshake for automated security assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirikarn Pukkawanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youki Kadobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BADGERS 2014 : 3rd International Workshop on Building Analysis Datasets and Gathering Experience Returns for Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BADGERS.2014.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Access-Control Metamodel for Web Content Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2013: the International Conference on Web Engineering - MDWE 2013: Model-Driven Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aalborg, Denmark. pp 148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive mitigation framework for handling suspicious network flows via MPLS policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDSEC 2013 : 18th Nordic Conference on Secure IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ilulissat, Greenland. pp.297 - 312, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41488-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Extraction and Analysis of Network Security Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering Languages and Systems - 16th International Conference, MODELS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.52-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS and security in Link State Routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time malicious fast-flux detection using DNS and bot related features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Martinez-Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PST 2013 : 11th International Conference on Privacy, Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tarragona, Spain. pp.369 - 372, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST.2013.6596093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Ontologies upon a Holistic Privacy-Aware Access Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia I. Papagiannakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria N. Koukovini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2013 : the sixth international symposium on foundations &amp; practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.209 - 226, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05302-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Grained Privacy Control for the RFID Middleware of EPCglobal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES 2013 : 5th ACM Conference on Management of Emergent Digital EcoSystems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg. pp.60 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytic model for the cognitive radio jump-stay algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2013 : IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2013.6686443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-based mining process for the organization-based access control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Samer Wazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2013 : 12th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.421 - 430, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-enhanced Filtering and Collection Middleware in EPCglobal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRiSIS 2013 : 8th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection des anomalies dans les pare-feux de nouvelles generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Moataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SII 2012 : 7th Conference on Network and Information Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Stateful Firewall Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Moataz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rimasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Information Security and Privacy Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Heraklion, Greece. pp.174-186, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30436-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Assistance for Mined Roles Analysis in Role Mining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Hachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2012 : 7th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.123 - 132, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2012.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HADEGA : a novel MPLS-based mitigation solution to handle network attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCCC '12 : IEEE 31st International Performance Computing and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Austin, United States. pp.171-180, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCC.2012.6407750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-driven approach for the extraction of network access-control policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">García-Alfaro Joaquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuppens Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Koch, Alexander Knapp, Geri Georg, Marina Egea, Benoit Baudry, Oct 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-polynomial LFSR based pseudorandom number generator for EPC Gen2 RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2011: 37th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3820 - 3825, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2011.6119932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a key establishment protocol for EPC Gen2 RFID systems: work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2011: 4th Canada-France MITACS Workshop on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of flooding disruption attacks in hierarchical OLSR networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSR 2011: 9th Annual Communication Networks and Services Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.167-174, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2011.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and improvement of a pseudorandom number generator for EPC Gen2 tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FC 2010 Workshops and 14th Financial Cryptograpy and Data Security International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ténénérife, Spain. pp.34-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of topology control traffic attacks in OLSR networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Risks and Security of Internet and Systems (CRISIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRISIS.2010.5764920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the communications of home health care systems based on RFID Sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Communications Networks and Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les communications dans les systèmes de surveillance médicale - Protocoles appliqués aux étiquettes à faible coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2010 : XXIIIe congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-polynomial LFSR based pseudorandom number generator design for EPC gen2 systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitacs Workshop on Network Security &amp; Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'échange de clés pour des systèmes de surveillance à base de radio-étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Network Architectures and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rocquebrune Cap-Martin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven security policy deployment: property oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSos 2010 : second International symposium on Engineering Secure Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.123-139, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11747-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRAGE: a management tool for the analysis and deployment of network security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SETOP International Workshop on Autonomous and Spontaneous Security (Co-located with ESORICS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Athens, Greece. pp.203-215, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19348-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security threat mitigation trends in low-cost RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM-SETOP 2009 : 4th International Workshop on Data Privacy Management and Second International Workshop on Autonomous and Spontaneous Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France. pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Privacy-Preserving Protocols for the DNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Sixth International Conference on Information Technology: New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Las Vegas, United States. pp.411-416, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2009.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Policy Based Approach for the Management of Web Browser Resources to Prevent Anonymity Attacks in Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP TC-11 International Information Security Conference (IFIPsec2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pafos, Cyprus. pp.164-175, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01244-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS '09: Proceedings of the 4th International Symposium on Information, Computer, and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, Australia. pp.251 - 261, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secured delegation of remote services on IPv6 home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, France. pp.251, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Localization of Nodes in Wireless Sensor Networks with Limited Number of Truth Tellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Seventh Annual Communication Networks and Services Research Conference (CNSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moncton, Canada. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2009.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyware-based menaces against web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Barcelone, Spain. pp.409-412, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INCOS.2009.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Threats to the Security of EPC Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 6th Annual Communication Networks and Services Research Conference (CNSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada. pp.67-74, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2008.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exchange of Alerts for the Detection of Coordinated Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 6th Annual Communication Networks and Services Research Conference (CNSR '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada. pp.96-103, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNSR.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Anonymized ONS Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security of Autonomous and Spontaneous Networks (SETOP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Loctudy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Threats on EPC Based RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Fifth International Conference on Information Technology: New Generations (ITNG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Las Vegas, United States. pp.1242-1244, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2008.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Resolution of DNS Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Security (IS'08), International OTM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.987-1000, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Detection Techniques to Prevent Cross-Site Scripting Attacks on Current Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP IEEE CRITIS'07 2nd International Workshop on Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Malaga, Spain. pp.287-298, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89173-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating and Deploying Network Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Availability, Reliability and Security (ARES'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienna, France. pp.532-542, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Cross-Site Scripting Attacks on Current Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Information Security (IS'07), International OTM Conference (OTM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Vilamoura, Portugal. pp.1770-1784, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76843-2_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable process for security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2007 : international conference on security and cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Process for Security Policy Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, France. pp.5-15, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0002119200050015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards filtering and alerting rule rewriting on single-component policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th International Conference, SAFECOMP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gdansk, Poland. pp.182-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Network Security Component Misconfiguration by Rewriting and Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Security and Network Architectures (SAR-SSI2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Seignose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of policy anomalies on distributed network security setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2006 : 11th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Hamburg, Germany. pp.496-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting on-line casinos against fraudulent player drop-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITCC 2005 : IEEE international conference on information technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, United States. pp.500 - 505, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for attack protection on a prevention framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.137-140, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconfiguration Management of Network Security Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on System and Information Security (SSI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sao Paolo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Removal of Firewall Misconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IASTED International Conference on Communication, Network and Information Security (CNIS 2005 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting on-line casinos against fraudulent player drop-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology: Coding and Computing (ITCC'05) - Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, France. pp.500-505 Vol. 1, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure agent-based management for pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital chips for an on-line casino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology: Coding and Computing (ITCC'05) - Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Vegas, France. pp.494-499 Vol. 1, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alert communication infrastructure for a decentralized attack prevention framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 39th Annual 2005 International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Las Palmas, France. pp.234-237, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2005.1594878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized publish-subscribe system to prevent coordinated attacks via alert correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS 2004: 6th International Conference on Informa- tion and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Malaga, Spain. pp.223 - 235, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30191-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction of Trusted Execution Environments as the Missing Layer for Broad Confidential Computing Adoption: A Systematization of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramezanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph analytics for cyber-physical system resilience quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact propagation of cyber attacks using business logic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Lazrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Smart Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14800, Springer Nature Switzerland, pp.49-71, 2025, Lecture Notes in Computer Science, 978-3-031-66708-4. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66708-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological resilience assessment of smart cyber infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy in Smart Environments. Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-66707-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04656303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary watermark-based attack detection to protect cyber-physical control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca De Cicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Cybersecurity Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.347-370, 2022, 978-3-031-09640-2. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09640-2_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in the TeSLA architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiennert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rozeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering data-driven adaptive trust-based e-assessment systems: challenges and infrastructure solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Springer, pp.85-108, 2020, Lecture Notes on Data Engineering and Communications Technologies book series (LNDECT), 978-3-030-29325-3. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29326-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy concerns about the RFID layer of EPC Gen2 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Melia-Segui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced research in data privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 567, Springer international publishing, pp.303 - 324, 2014, Studies in Computational Intelligence 978-3-319-09884-5. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09885-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security issues in link state routing protocols for MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimer Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in network analysis and its applications network security and cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-148, 2013, Mathematics in Industry, 978-3-642-30903-8. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30904-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling security threats to the RFID system of EPC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security of Self-Organizing Networks: MANET, WSN, WMN, VANET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publications, Taylor &amp; Francis Group, pp.45-64, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Exceptions on Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches for Security, Privacy and Trust in Complex Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232, Springer US, pp.97-108, 2007, IFIP International Federation for Information Processing, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72367-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of Components Based on a Smart-Card Enhanced Security Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castellà-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Information Infrastructures Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4347, Springer Berlin Heidelberg, pp.128-139, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11962977_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Filtering and Alerting Rule Rewriting on Single-Component Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Safety, Reliability, and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4166, Springer Berlin Heidelberg, pp.182-194, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11875567_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTCOP – A Smart Card Based Access Control for the Protection of Network Security Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castellà-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4277, Springer Berlin Heidelberg, pp.415-424, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11915034_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Components of an Attack Prevention System Using Publish/Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gero Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence in Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.87-97, 2005, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-32015-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amapola: a simple infrastructure for ubiquitous computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peñalver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ortega-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ametller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roch Glitho; Ahmed Karmouch; Samuel Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence in Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer-Verlag, pp.77-86, 2005, IFIP — The International Federation for Information Processing book series (IFIPAICT), </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-32015-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Publish-Subscribe System to Prevent Coordinated Attacks via Alert Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3269, Springer Berlin Heidelberg, pp.223-235, 2004, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30191-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empower healthcare through a self-sovereign identity infrastructure for secure electronic health data access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio López Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Naghmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gil Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants RFID, sont-ils vulnerables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security. Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montréal, Canada. 14551, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, 978-3-031-57536-5. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57537-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security. Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia-Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montréal, Canada. 14552, Springer Nature Switzerland, 2024, Lecture Notes in Computer Science, 978-3-031-57539-6. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57540-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security: 15th International Symposium, FPS 2022, Ottawa, ON, Canada, December 12–14, 2022, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Vincent Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlisle Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium, FPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13877, Springer Nature Switzerland, pp.1-471, 2023, Lecture Notes in Computer Science (LNCS), 978-3-031-30121-6. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30122-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EICC 2022: european interdisciplinary cybersecurity conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Megias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM; ACM, 2022, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3528580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and security of internet and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leneutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISIS 2020: 15th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. 12528, Springer, pp.xi-378, 2021, Lecture Notes in Computer Science (LNCS), 978-3-030-68886-8. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer security: ESORICS 2019 International Workshops, CyberICPS, SECPRE, SPOSE, and ADIoT, Luxembourg City, Luxembourg, September 26–27, 2019 revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Katsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Lambrinoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kalloniatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019: European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11980, Springer, pp.440, 2020, Lecture Notes in Computer Science (LNCS), 978-3-030-42047-5. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42048-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer security: ESORICS 2019 International Workshops, IOSec, MSTEC, and FINSEC, Luxembourg City, Luxembourg, September 26–27, 2019, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Fournaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manos Athanatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Lampropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hatzivasilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019: European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11981, Springer, pp.279, 2020, Lecture Notes in Computer Science(LNCS), 978-3-030-42050-5. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42051-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 4th Cyber Security in Networking Conference (CSNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ghernaouti-Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Benzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers, 2020, 978-0-7381-4292-0. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet50428.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and safety interplay of intelligent software systems: ESORICS 2018 international workshops, ISSA 2018 and CSITS 2018, Barcelona, Spain, September 6-7, 2018, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Shabtai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Elovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018 international workshops (ISSA 2018) and (CSITS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelonne, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11552, Springer International Publishing, pp.1--173, 2019, Security and Cryptology, LNCS, 978-3-030-16873-5. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16874-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pérez-Solà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2019, DPM 2019 and CBT 2019 : Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Luxembourg, Luxembourg. 11737, Springer, 400 p., 2019, Lecture Notes in Computer Science book series: Security and Cryptology book sub series, 978-3-030-31499-6. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Dragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13619, 2023, Lecture Notes in Computer Science, 978-3-031-25734-6. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Aïmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 13291, 2022, Lecture Notes in Computer Science, 978-3-031-08146-0. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Muñoz-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 13140, pp.xiii-342, 2022, Lecture Notes in Computer Science (LNCS), 978-3-030-93943-4. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93944-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Poovendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 398, pp.xvii-539, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering (LNICST), 978-3-030-90018-2. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90019-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and privacy in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radha Poovendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Debar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moti Yung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 399, pp.xvii-527, 2021, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering (LNICST), 978-3-030-90021-2. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and security of internet and systems : 12th international conference, CRiSIS 2017, Dinard, France, September 19-21, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10694, pp.269, 2018, Lecture Notes in Computer Science, Lecture Notes in Computer Science (vol. 10694), 978-3-319-76686-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology : ESORICS 2018 international workshops, DPM 2018 and CBT 2018, Barcelona, Spain, September 6-7, 2018, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Livraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.442, 2018, Lecture Notes in Computer Science book series (LNCS, volume 11025), Lecture Notes in Computer Science book series (LNCS, volume 11025), 978-3-030-00304-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th biennial symposium on communications : Toronto, Ontario, Canada, June 6-7, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodai Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Ardakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.128, 2018, Biennial Symposium on Communications proceedings, Biennial Symposium on Communications proceedings, 978-1-5386-5735-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 9th International Symposium, FPS 2016, Québec City, QC, Canada, October 24-25, 2016, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10128, pp.361, 2017, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-51965-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, cryptocurrencies and blockchain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Hartenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 10436, pp.446, 2017, Lecture Notes in Computer Science, 978-3-319-67815-3. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67816-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, and security assurance : 10th international workshop, DPM 2015, and 4th international workshop, QASA 2015, Vienna, Austria, September 21-22, 2015 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 9481, pp.291, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-29882-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATC 2016 : 13th Annual International Conference on Advanced and Trusted Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier El Baz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjie Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.1242, 2016, 978-1-5090-2770-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 8th international symposium, FPS 2015, Clermont-Ferrand, France, October 26-28, 2015 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Kranakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 9482, pp.323, 2016, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-30302-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in attacks, intrusions, and defenses : 19th international symposium, RAID 2016, Paris, France, September 19-21, 2016, proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Monrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 9854, pp.482, 2016, Lecture notes in computer science, Lecture notes in computer science, 978-3-319-45718-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPS 2014 : 7th International Symposium on Foundations and Practice of Security : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nur Zincir Heywood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. L. Fong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8930, pp.375, 2015, LNCS (Lecture Notes in Computer Science), 978-3-319-17039-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data privacy management, autonomous spontaneous security, and security assurance : 9th international workshop, DPM 2014, 7th international workshop, SETOP 2014, and 3rd international workshop, QASA 2014, Wroclaw, Poland, September 10-11, 2014 : revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Posegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer international publishing, 8872, pp.343, 2015, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-17015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2015 Thirteenth annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Torra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Hisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Koltuksuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.200, 2015, 978-1-4673-7828-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneous Security : DPM 2013 : 8th International Workshop, SETOP 2013 : 6th International Workshop, Ehgam, UK, September 12-13, 2013 - Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios V. Lioudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N. Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8247, pp.400, 2014, LNCS - Lecture Notes in Computer Science, 978-3-642-54567-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 6th international symposium, FPS 2013, La Rochelle, France, October 21-22, 2013, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Zincir Heywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 8352, pp.444, 2014, Lecture Notes in Computer Science, Lecture Notes in Computer Science, 978-3-319-05302-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 2014 : International Workshop on Advanced Intrusion Detection and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gürkan Gür</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science, 165, pp.58, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 Twelfth annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Hengartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Nen-Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audun Josang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.426, 2014, 978-1-4799-3503-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-3-642-37118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013 Eleventh annual conference on privacy, security and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Castella-Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Damsgaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.390, 2013, 978-1-4673-5839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPS 2012 : 5th International Symposium on Foundations and Practice of Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tawbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7743, pp.381, 2013, LNCS (Lecture Notes in Computer Science), 978-3-642-37118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security : 4th Canada-France MITACS workshop, FPS 2011, (Paris, May 12-13 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Science, Business Media, 6888, pp.253, 2012, Lecture Notes in Computer Science, 978-3-642-27901-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PST 2012 : tenth Annual International Conference on Privacy, Security and Trust Privacy, Security and Trust, Paris, July 16-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Philipp Steghöfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.262, 2012, 978-1-4673-2323-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Applications Security and Privacy XXVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7371, pp.329, 2012, Lecture Notes in Computer Science, 978-3-642-31539-8. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneus Security : DPM 2011 : 6th International Workshop and SETOP 2011 : 4th International Workshop, Leuven, September 15-16, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina de Capitani Di Vimercati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 7122, pp.319, 2012, LNCS - Lecture Notes in Computer Science, LNCS - Lecture Notes in Computer Science, 978-3-642-28878-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Management and Autonomous Spontaneous Security : DPM 2009 : 4th International Workshop and SETOP 2009 : second International Workshop, St. Malo, France, September 24-25, 2009 - Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5939, pp.265, 2010, LNCS (Lecture Notes in Computer Science), 978-3-642-11206-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-resilience approaches for cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Segovia-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rubio-Hernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana R Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télécom SudParis (Institut Mines-Télécom). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulty of hiding the balance of lightning network channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Herrera-Joancomarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Navarro-Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ranchal Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez-Sola Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Department of Information and Communications Engineering (Autonomous University of Barcelona). 2019, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum computing assisted medium access control for multiple client station networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve R. Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Réseaux et Service de Télécom (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); School of Computer Science [Ottawa] (Carleton University). 2015, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and practice of security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Benzekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12056, 408 p., 2020, Lecture Notes in Computer Science book series (LNCS), </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45371-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security : 10th International Symposium, FPS 2017, Nancy, France, October 23-25, 2017, revised selected papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Logrippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations and Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10723, pp.319, 2018, FPS: International Symposium on Foundations and Practice of Security, 978-3-319-75649-3. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation method in distributed clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohreh Ahvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 15 305749.2. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the security of EPC/RFID wireless technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Pierre et Marie Curie, Paris VI; Télécom SudParis (Institut Mines-Télécom), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03646853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform of intrusion management : design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Telecom Bretagne; Universitat Autònoma de Barcelona, 2006. English. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03628739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId776"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Naghmouchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Garc&#237;a Alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gil P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2025.104020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonz&#225;lez-Manzano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-025-00989-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omair Faraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Megias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ise2/9997989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gazeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmonts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantaleone Nespoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaladejo-Gonzalez Mariano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Valera Jose Antonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruip&#233;rez-Valiente Jos&#233; A." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22967/HCIS.2025.15.067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meg&#237;as" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2024.103840" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#224;mies-Estrems" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Aryal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05690-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145396" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galv&#225;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Torra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Navarro-Arribas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dagnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3066108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208423v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Adam Mann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3075973" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pamies-Estrems" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Castella-Roca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Doynikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kotenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fedorchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102562" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Kiennert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-019-01545-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kassem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3712" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Vos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Knockaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2915275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martinez-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.10.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZBRDHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porretta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1036-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Motzek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Yesid Alvarez Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N92ZTRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bar&#243;&#8208;sol&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Guerrero&#8208;roldan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Prieto&#8208;bl&#225;zquez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Marinov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.56" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237KXGCZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0063-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriveau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1698" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimer Cervera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.01.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Barbori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN3NV8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Herrera-Joancomarti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150306217" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.11.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L82SHD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M09WXTVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845810v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Tounsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2600" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-583DM1ZS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130303816" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia I. Papagiannakopoulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Koukovini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios V. Lioudakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra I. Kaklamani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2012.08.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2013.08.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846345v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.03.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMHLVZ5Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846121v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.12.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H7BMQDP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Battistello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.02.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4CPKH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia Segui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Herrera Joancomarti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-010-0187-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51117513D4F2AC39FFB21AA3EE8D46AE6F79D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Montolio-Aranda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2010.12.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64B357PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0221-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E86C403CA0CE962C327930B2A4BC707640D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-007-0045-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BL7TTXN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuppens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219974" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E15DE6686048C828F3D26A69FC4EBBA53C6AB996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Borrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930967v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.12229" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447165v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramezanian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad Kassem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rif&#224;-Pous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85363-0_34" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202765v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ibanez-Lissen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez-Manzano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria de Fuentes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.19876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832442v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sospetti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707797" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559568v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grimaldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribiollet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54129-2_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762084v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Banaeizadeh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667252" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravallika Katragunta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Srinivas Kothapalli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667117" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fernandez-Tarraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro-David Cayuela-Tudela" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#243;mez M&#225;rmol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55829-0_1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762130v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCAS62034.2024.10652678" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913438v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55829-0_6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670933" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006345v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000584" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386997v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Burge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.00024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez-Sanchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098069v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fern&#225;ndez-T&#225;rraga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro David Cayuela-Tudela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186355" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006320v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#252;bben" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#252;strich Lars" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843013v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laarouci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327400003283" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624167v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom49071.2021.9647674" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE53047.2021.9569172" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125748v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Sharma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Anand-Sahu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Saraswat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125760v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez-Sol&#224;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ranchal-Pedrosa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51280-4_14" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125753v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE49297.2020.00028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125741v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagnas, Romain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00156" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3407048" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_11" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127604v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845318" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125799v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024550" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390275v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321705.3329812" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125798v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024394" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740860v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991849v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pamies Estrems" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00305-0_31" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013656v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013548v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_22" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013632v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702450v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Rocher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699347v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70290-2_5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67816-0_14" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699388v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Ivanova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.70" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74439-1_2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699512v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kassen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74439-1_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487752v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740876v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148675.3148709" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450193v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359868v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Adam-Mann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.43" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450282v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Merialdo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263407v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blouin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2015.7129510" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263401v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.37" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332029v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belhaouane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.78" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332277v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_29" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263402v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponchel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Martin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266480" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255089v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingqi Yang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_17" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544100530064" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263406v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Hasannezhad" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2015.7129508" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332339v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikarn Pukkawanna" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youki Kadobayashi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BADGERS.2014.10" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264803v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_15" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073179v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Justus" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERE-C.2014.29" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264809v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883549" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264783v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966200" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269681v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hachem" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41488-6_20" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42S0PKQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686442" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275014v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Martinez-Bea" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2013.6596093" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161938v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dellas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05302-8_13" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944940v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260581v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686443" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275020v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.53" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moataz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morucci" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737170v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rimasson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_15" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213900v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.61" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813393v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407750" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725612v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119932" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668166v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623195v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.32" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623634v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19348-4_15" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527593v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623629v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2010.5764920" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484511v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565842v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527573v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609294v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527605v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.31" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628762v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01244-0_15" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628760v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2009.195" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628765v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kranakis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2009.23" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628758v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628754v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2008.69" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628753v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muhl" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrera" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2008.70" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628755v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628751v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.206" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628757v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-26PBZ355-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628748v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89173-4_24" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628749v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76843-2_45" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628743v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2007.34" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628721v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540450v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628691v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaeger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594878" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540862v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.232" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628695v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594872" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628705v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628708v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628680v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autrel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castella-Roca" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628681v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ortega-Ruiz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robles" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594864" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628687v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.130" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540841v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_18" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913285v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Lazrag" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66708-4_3" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656303v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393547v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29326-0_5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264797v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09885-2_17" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949321v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30904-5_6" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6CC6644D277E622F7B15119AD8DC16348698155/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623632v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628745v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72367-9_9" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628725v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11875567_14" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628730v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Castell&#224;-Roca" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Navarro" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11962977_11" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKVWC72M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628734v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_65" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW450X1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628700v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaeger" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero M&#252;hl" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-32015-6_9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628697v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;alver" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ametller" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-32015-6_8" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628684v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734288v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tawbi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601607v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180387v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlisle Adams" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30122-3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006360v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Pietro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528580" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628457v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125783v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Athanatos" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lampropoulos" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Ioannidis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hatzivasilis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42051-2" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125793v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Katsikas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Lambrinoudakis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kalloniatis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086531v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gallina" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Shabtai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elovici" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16874-2" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390284v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31500-9" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006291v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dragoni" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25734-6" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843022v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08147-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628440v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Mu&#241;oz-Tapia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Soriano" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93944-1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628450v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Li" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Poovendran" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90019-9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628451v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90022-9" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865019v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014097v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Livraga" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rios" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014409v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Miri" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodai Dong" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ardakani" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449657v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Wang" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740241v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hartenstein" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67816-0" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449669v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Han" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333425v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinelli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Suri" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333422v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450264v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monrose" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162133v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nur Zincir Heywood" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. L. Fong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Lupu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Posegga" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332268v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorbani" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Hisil" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Koltuksuz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264784v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Zincir Heywood" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740931v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan G&#252;r" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174201v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Foley" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Fitzgerald" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264786v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Hengartner" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Nen-Fu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Josang" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162190v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846997v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264789v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damsgaard Jensen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164894v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina de Capitani Di Vimercati" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164720v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724727v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164792v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fong" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsh" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Stegh&#246;fer" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164774v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086536v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ranchal Pedrosa" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Sola Cristina" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263388v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve R. Cloutier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869014v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fernandez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Logrippo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386333v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03646853v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03628739v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonz&#225;lez-Manzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-025-00989-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omair Faraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Megias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3718735" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ise2/9997989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desmonts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.633" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantaleone Nespoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaladejo-Gonzalez Mariano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Valera Jose Antonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruip&#233;rez-Valiente Jos&#233; A." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22967/HCIS.2025.15.067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Naghmouchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Garc&#237;a Alfaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gil P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2025.104020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia-Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rubio-Hernan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cavalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652953" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meg&#237;as" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2024.103840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Ghaffari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nischal Aryal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#224;mies-Estrems" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103450" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05690-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Segovia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22145396" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Kuang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42354-021-0402-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galv&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Torra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Navarro-Arribas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dagnas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3066108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208423v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohreh Ahvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Adam Mann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3075973" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pamies-Estrems" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Castella-Roca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rosa Cavalli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3039879" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonzalez-Granadillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Doynikova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kotenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fedorchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102562" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Mehsen Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kassem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kaaniche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Kiennert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-019-01545-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Vos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Knockaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2915275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Daniel Gonzalez Granadillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Motzek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Yesid Alvarez Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.043" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N92ZTRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Porretta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-018-1036-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bar&#243;&#8208;sol&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Guerrero&#8208;roldan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Prieto&#8208;bl&#225;zquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rozeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlin Marinov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.56" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Cicco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikesh Sahay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2740402" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martinez-Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2018.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZBRDHW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Moller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0063-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0060-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.05.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-237KXGCZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriveau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimer Cervera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2016.01.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Toumi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sfar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1698" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Barbori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDN3NV8N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Herrera-Joancomarti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia-Segui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150306217" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Longo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.11.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L82SHD6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M09WXTVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845810v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Tounsi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2013.06.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2600" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-583DM1ZS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Hachana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Alfaro Joaquin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuppens Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez Perez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.01.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2013.08.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Perez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2013.03.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMHLVZ5Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.12.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H7BMQDP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia I. Papagiannakopoulou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Koukovini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios V. Lioudakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra I. Kaklamani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2012.08.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130303816" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Battistello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2012.02.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4CPKH8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Melia Segui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Herrera Joancomarti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-010-0187-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D51117513D4F2AC39FFB21AA3EE8D46AE6F79D69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Montolio-Aranda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2010.12.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64B357PB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135370v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0221-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/339E86C403CA0CE962C327930B2A4BC707640D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-007-0045-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BL7TTXN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628752v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuppens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzida" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219974" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E15DE6686048C828F3D26A69FC4EBBA53C6AB996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Borrell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad Kassem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rif&#224;-Pous" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85363-0_34" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05202765v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ibanez-Lissen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Gonzalez-Manzano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria de Fuentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.19876" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04832442v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sospetti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707797" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Banaeizadeh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667252" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grimaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribiollet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54129-2_16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559568v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravallika Katragunta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Srinivas Kothapalli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913424v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fernandez-Tarraga" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro-David Cayuela-Tudela" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#243;mez M&#225;rmol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55829-0_1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762130v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCAS62034.2024.10652678" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55829-0_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913404v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670933" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098069v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez-Sanchez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198177v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fern&#225;ndez-T&#225;rraga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro David Cayuela-Tudela" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186355" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386997v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Burge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE57702.2023.00024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000584" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624167v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843013v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laarouci" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327400003283" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843016v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011327300003283" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#252;bben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#252;strich Lars" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE53047.2021.9569172" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom49071.2021.9647674" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125748v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neetu Sharma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Anand-Sahu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Saraswat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115317v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Cavalli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306741" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125777v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez-Sol&#224;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ranchal-Pedrosa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51280-4_14" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125753v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE49297.2020.00028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagnas, Romain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00156" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125767v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3407048" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393562v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26773-5_11" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127604v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845318" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024550" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390275v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321705.3329812" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2_2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125798v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps45667.2019.9024394" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740860v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_19" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885053v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230847" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rubio-Hern&#225;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76687-4_3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pamies Estrems" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00305-0_31" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_22" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013632v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18419-3_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699347v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70290-2_5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Rocher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67816-0_14" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543262v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodolfo-Mejias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61437-3_1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699521v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74439-1_2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Ivanova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.70" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kassen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74439-1_1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740876v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148675.3148709" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702450v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450193v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359868v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Adam-Mann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.43" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450282v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Merialdo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47560-8_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468032v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2016.0082" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28865-9_29" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332029v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belhaouane" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.78" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263401v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.37" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263402v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponchel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266480" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255089v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Kheir" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingqi Yang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_17" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332331v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544100530064" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263406v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blouin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Hasannezhad" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2015.7129508" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152528v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_15" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263407v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2015.7129510" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073179v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Justus" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERE-C.2014.29" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281994v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264800v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romero-Tris" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264783v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6966200" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264809v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883549" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264803v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_15" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332339v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikarn Pukkawanna" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youki Kadobayashi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BADGERS.2014.10" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269681v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hachem" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41488-6_20" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42S0PKQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260585v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686442" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275014v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Martinez-Bea" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2013.6596093" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161938v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dellas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05302-8_13" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944940v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260581v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686443" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275020v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.53" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944945v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865228v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moataz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morucci" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737170v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rimasson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30436-1_15" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213900v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.61" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2012.6407750" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734230v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725612v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119932" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668166v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.32" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527593v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623629v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2010.5764920" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484511v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565842v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527573v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609294v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623634v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19348-4_15" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628760v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2009.195" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628762v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01244-0_15" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628758v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628765v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbeau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kranakis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2009.23" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527605v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INCOS.2009.31" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628754v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2008.69" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628753v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muhl" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrera" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrell" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2008.70" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628755v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628751v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2008.206" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628757v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-26PBZ355-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628748v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89173-4_24" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628743v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2007.34" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628749v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76843-2_45" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540448v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628721v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540450v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540862v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.232" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628695v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarro" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594872" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628705v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628708v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628680v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autrel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castella-Roca" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628681v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ortega-Ruiz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robles" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594864" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628687v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.130" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628691v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jaeger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2005.1594878" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540841v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_18" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447165v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramezanian" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339150v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913285v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Lazrag" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66708-4_3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656303v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958379v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Cicco" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09640-2_16" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393547v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29326-0_5" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264797v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09885-2_17" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949321v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30904-5_6" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6CC6644D277E622F7B15119AD8DC16348698155/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623632v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628745v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72367-9_9" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628730v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Castell&#224;-Roca" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Navarro" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11962977_11" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKVWC72M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628725v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11875567_14" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628734v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915034_65" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GW450X1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628700v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaeger" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero M&#252;hl" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-32015-6_9" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628697v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;alver" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ametller" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-32015-6_8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628684v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930967v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.12229" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628767v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601607v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tawbi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ahmed" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734288v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57540-2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180387v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlisle Adams" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30122-3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006360v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Pietro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528580" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628457v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leneutre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125793v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Katsikas" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Lambrinoudakis" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kalloniatis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42048-2" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125783v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Athanatos" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lampropoulos" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Ioannidis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hatzivasilis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42051-2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086531v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gallina" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Shabtai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Elovici" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16874-2" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390284v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31500-9" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006291v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dragoni" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25734-6" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843022v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08147-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628440v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Mu&#241;oz-Tapia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Soriano" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93944-1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628450v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Li" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Poovendran" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moti Yung" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90019-9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628451v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90022-9" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865019v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014097v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Livraga" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rios" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014409v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Miri" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodai Dong" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ardakani" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449657v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Wang" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740241v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hartenstein" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67816-0" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333425v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martinelli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Suri" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449669v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier El Baz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjie Han" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333422v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonfante" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450264v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monrose" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162133v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nur Zincir Heywood" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. L. Fong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Lupu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Posegga" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332268v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghorbani" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Hisil" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Koltuksuz" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174201v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Foley" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Fitzgerald" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264784v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Debbabi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Zincir Heywood" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740931v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan G&#252;r" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264786v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Hengartner" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Nen-Fu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Josang" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846997v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264789v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damsgaard Jensen" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162190v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724727v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164792v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fong" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marsh" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Stegh&#246;fer" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164720v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164894v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina de Capitani Di Vimercati" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164774v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roudier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495662v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086536v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ranchal Pedrosa" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Sola Cristina" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263388v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve R. Cloutier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869014v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Fernandez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Logrippo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386333v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03646853v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03628739v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>