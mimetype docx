--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAFTEE: A self-adaptive framework for BFT-based consensus to meet fluctuating throughput demands under security constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.111396. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image filtering techniques for object recognition in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo Le Huy Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Choo Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.49-84. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.102428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a SDN architecture observer: detection of failure, distributed denial-of-service and unauthorized intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.7244541. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/7244541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anomalies of a non-deterministic software-defined networking control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.103228. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2023.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for blockchain (DLT) platform selection based on ITU recommendations: A systematic literature review approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankalp Ghatpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.118704. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal awareness to enhance data center energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.100409. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emission reduction in residential buildings: A lightweight model to be deployed on edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mcconky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Alexandrovich Shukhobodskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.133092. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emission reduction system in photovoltaic nanogrid with battery and thermal storage reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Colantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.127347. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative blockchain-based farming marketplace and smart contract performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.127055. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can energy optimization lead to economic and environmental waste in LPWAN architectures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2019-0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning solution for data center thermal characteristics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (17), pp.4378. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13174378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, carbon and renewable energy: Candidate metrics for green-aware routing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.2901. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19132901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit-cost model for comparing data center performance from a biomimicry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Lembi Mutua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.817-834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy rules for network behaviour identification: application for differentiated services in an Ethernet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp. 316-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session protocol for wireless sensor networks. Application to oil spills monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Harchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.312-329. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing green network architectures using the ten commandments for a mature ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de traﬁcs agrégés 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.447-466. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.47.447-466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual path communications over multiple spanning trees for networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp.1460--1470. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cycle time analysis of Ethernet-based real-time protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.743-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control with delay measurement and estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethernet : des îles au bureau, puis dans l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process of switched Ethernet architectures according to real-time application constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Krommenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Consensus Stability Through Validator Behavior Patterns in Byzantine Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Future Internet of Things and Cloud, FiCloud 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey. pp.240-246, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud66139.2025.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validator’s Opinion Dynamic in a Practical Byzantine Fault Tolerant Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Vienna International Conference on Mathematical Modelling, MATHMOD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Similarity Analysis of Validators in Byzantine Distributed Control Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint Conference on Computers, Cognition and Communication, J3C 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sober and efficient LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemia Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advances in Computing Research, ACR’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A centre-based validator selection approach for a scalable BFT blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the detection of anomalies in a network control in case of parsimonious observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based smart energy communities: Operation of smart legal contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Telesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfuzul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Human-Computer Interaction, HCI International 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18158-0_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies detection method for non-determinist SDN control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cyber-attacks in network control planes using Hidden Markov Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems, WODES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine: Self-Adaptive BlockchaIn coNsEnsus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud, FiCloud 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the number of validator according the need in a BFT chain with SABINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to monitor threats in SDN data plane computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing, HPSR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of security and safety threats related to the control of a SDN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-by-design-engineered pBFT consensus configuration for medical device development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Engineering in Medicine and Biology Conference, EMBC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDN for controlling the carbon footprint of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and backlog control of aggregation systems for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in green ICT and control of smart systems : A first hand experience from the International PERCCOM masters programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Advances in Control Education, ACE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An admission control method to provide higher sampling rates over space launchers networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Telematics Applications, TA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMAC-WSN: A new WSN efficient protocol for monitoring big distributed mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Docquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to implement a Software Defined Networking controller in a space launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided design of ECG telemetry systems for online cardiac monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Safety Pharmacology Society, SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and sensitivity analysis of sensors network for cardiac monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Digital Health Conference, DH2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC energy data measurement and analysis for productivity and waste energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Computational Science and Engineering, CSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening the Internet by building sustainable network infrastructure using SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdir un programme d’enseignement en Réseaux de Télécommunications : marketing ou véritable enjeu scientifique et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque Enseignement des Technologies de l'Information et des Systèmes, CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid metrics for monitoring green network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Green Networking a new workload for ICT engineers? A network topology example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Khan Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstrator of an Ethernet based embedded network in space launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Perspective to Mitigate the Energy Consumption of Core Networks – GÉANT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of industrial control system during pre-sales uncertain context using automatic Colored Petri Nets model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Aa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies, CoDIT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption of network infrastructure using spectral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad  Habibullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sustainable Ecological Engineering Design for Society Conference, SEEDS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ICT Energy consumption for monitoring ICT usage in an enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Minovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Future Internet of Things and Cloud, FiCloud 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshness analysis of functional sequences in launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Symposium on Telematics Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the energy consumed by a network infrastructure to detect and isolate faults in communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Minovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sustainable Ecological Engineering Design for Society Conference, SEEDS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical use of coloured Petri nets for the design and performance assessment of distributed automation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering, PNSE'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fuzzy rules for managing power consumption of ethernet switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alifia Fithritama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2015.7314106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the power consumption of Ethernet switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thierry Bastogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS Conference 2015: Sustainable Ecological Engineering Design for Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the observability in switched Ethernet networks in the next generation of space launchers: problem, challenges and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Advances in Satellite and Space Communications, SPACOMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de session pour réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système d’agrégation de IEEE 802.11n et évaluation de son implémentation dans le simulateur Opnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and backlog bounds for an aggregation system in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances du système d'agrégation de 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RGE (Réseau Grand Est) du 24 Octobre 2013 (GDR ASR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation des performances de la fonction d'agrégation 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de trafics agrégés 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward self-reconfiguration of switched Ethernet architectures in the next generation of space launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Advances in Satellite and Space Communications, SPACOMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Venice, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN dynamic clustering for oil slicks monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Wireless Communications in Unusual and Confined Areas, ICWCUCA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mise en oeuvre d'un réseau Ethernet dans les futurs lanceurs spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée du GT ARC (Automatique et Réseaux de Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of switched network architectures for Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mechatronics, ICM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écart de synchronisation sur le temps de cycle de solutions basées sur Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Calculus: Application to switched real-time networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools, ValueTools 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethernet networks for real-time systems : application to launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Space System Engineering Conference, DASIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Anton, Malta. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service et systèmes contrôlés en réseau Qds & SCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances de protocoles temps-réel basés sur Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service sur Ethernet Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service d'Ethernet Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Réunion Réseaux Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des délais pour les Systèmes Contrôlés en Réseau à ordonnancement WRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair queueing pour les systèmes contrôlés en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été Temps Réel, ETR'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Calculus Based Fault Diagnosis Decision-Making for Networked Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.552-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a switched Ethernet network for the control of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wireless Transmissions QoS relatively to the Dependability of a Networked Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Dandache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the transmission delay in networked control systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Nordic Process Control Workshop, NPCW07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Espoo, Finland. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of scheduling policy parameters for controlling networked systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC International Workshop on Networked Control Systems : Tolerant to Faults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of delays for networked control systems using classification of service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Networking, Sensing and Control - ICNSC07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp.410-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of service for entertainment applications in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration in networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of technical processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomodation of the service offered by the network for networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control Systems and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control compensation based on upper bound delay in networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of upper bound delay estimate in stability analysis and robust control compensation in networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, St Etienne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center for smart cities: Energy and sustainability issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Platforms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-36, 2021, Computer Communications and Networks, 978-3-030-38836-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38836-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption of network infrastructure using spectral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Mohammad Habibullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Dastbaz and Hamid Arabnia and Babak Akhgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology for Smart Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.235-250, 2018, 978-3-319-60137-3. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60137-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Dastbaz, Colin Pattinson and Babak Akhgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Information Technology. A Sustainable Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.29-59, 2015, 978-0-12-801379-3. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-801379-3.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware dynamic network QoS adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belynda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Juanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mouney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.105-145, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de majorants des délais de transmission pour les systèmes commandés en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.189-230, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de synchronisation sur réseau asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3 091 104. ISET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour générer un modèle de simulation de réseau de Petri d'un système de commande industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye A.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3239864. ISET. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de concepts du calcul réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du réseau sur le diagnostic d'un SCR : illustration dans le cas d'observations intermittentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of embedded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belynda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network instrumentation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of optimized network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Krommenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes contrôlés en réseau : évaluation de performances d'architectures Ethernet commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005NAN10145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes contrôlés en réseau : Evaluation de performances d'architectures Ethernet commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Henri Poincaré - Nancy I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00161830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation & network automation. For a triptych QoS, QoE, QiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02419132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philippe Georges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAFTEE: A self-adaptive framework for BFT-based consensus to meet fluctuating throughput demands under security constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 269, pp.111396. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2025.111396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image filtering techniques for object recognition in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngo Le Huy Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Choo Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.49-84. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.102428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a SDN architecture observer: detection of failure, distributed denial-of-service and unauthorized intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.7244541. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/7244541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of anomalies of a non-deterministic software-defined networking control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129, pp.103228. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2023.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for blockchain (DLT) platform selection based on ITU recommendations: A systematic literature review approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankalp Ghatpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, pp.118704. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal awareness to enhance data center energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.100409. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clet.2022.100409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emission reduction in residential buildings: A lightweight model to be deployed on edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mcconky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Alexandrovich Shukhobodskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.133092. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emission reduction system in photovoltaic nanogrid with battery and thermal storage reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Colantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.127347. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative blockchain-based farming marketplace and smart contract performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, pp.127055. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can energy optimization lead to economic and environmental waste in LPWAN architectures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Rady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2019-0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning solution for data center thermal characteristics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (17), pp.4378. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13174378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, carbon and renewable energy: Candidate metrics for green-aware routing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.2901. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19132901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit-cost model for comparing data center performance from a biomimicry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Lembi Mutua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.817-834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy rules for network behaviour identification: application for differentiated services in an Ethernet network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp. 316-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A session protocol for wireless sensor networks. Application to oil spills monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Harchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.312-329. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing green network architectures using the ten commandments for a mature ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de traﬁcs agrégés 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.447-466. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.47.447-466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual path communications over multiple spanning trees for networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp.1460--1470. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cycle time analysis of Ethernet-based real-time protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.743-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control with delay measurement and estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethernet : des îles au bureau, puis dans l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design process of switched Ethernet architectures according to real-time application constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Krommenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Consensus Stability Through Validator Behavior Patterns in Byzantine Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Future Internet of Things and Cloud, FiCloud 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey. pp.240-246, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FiCloud66139.2025.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validator’s Opinion Dynamic in a Practical Byzantine Fault Tolerant Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Vienna International Conference on Mathematical Modelling, MATHMOD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Similarity Analysis of Validators in Byzantine Distributed Control Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guedjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint Conference on Computers, Cognition and Communication, J3C 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sober and efficient LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemia Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advances in Computing Research, ACR’24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56950-0_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A centre-based validator selection approach for a scalable BFT blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the detection of anomalies in a network control in case of parsimonious observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain-based smart energy communities: Operation of smart legal contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Telesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfuzul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Human-Computer Interaction, HCI International 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18158-0_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalies detection method for non-determinist SDN control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cyber-attacks in network control planes using Hidden Markov Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems, WODES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine: Self-Adaptive BlockchaIn coNsEnsus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Future Internet of Things and Cloud, FiCloud 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the number of validator according the need in a BFT chain with SABINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to monitor threats in SDN data plane computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing, HPSR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of security and safety threats related to the control of a SDN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valenciennes (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-by-design-engineered pBFT consensus configuration for medical device development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Engineering in Medicine and Biology Conference, EMBC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDN for controlling the carbon footprint of the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and backlog control of aggregation systems for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An admission control method to provide higher sampling rates over space launchers networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Telematics Applications, TA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chengdu, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in green ICT and control of smart systems : A first hand experience from the International PERCCOM masters programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Advances in Control Education, ACE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMAC-WSN: A new WSN efficient protocol for monitoring big distributed mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Docquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC energy data measurement and analysis for productivity and waste energy assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Computational Science and Engineering, CSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to implement a Software Defined Networking controller in a space launcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control, CESCIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Faro, Portugal. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and sensitivity analysis of sensors network for cardiac monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Digital Health Conference, DH2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided design of ECG telemetry systems for online cardiac monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kolasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Safety Pharmacology Society, SPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening the Internet by building sustainable network infrastructure using SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDN Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdir un programme d’enseignement en Réseaux de Télécommunications : marketing ou véritable enjeu scientifique et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque Enseignement des Technologies de l'Information et des Systèmes, CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid metrics for monitoring green network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Green Networking a new workload for ICT engineers? A network topology example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibullah Khan Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Perspective to Mitigate the Energy Consumption of Core Networks – GÉANT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atefeh Maleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstrator of an Ethernet based embedded network in space launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption of network infrastructure using spectral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad  Habibullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sustainable Ecological Engineering Design for Society Conference, SEEDS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of industrial control system during pre-sales uncertain context using automatic Colored Petri Nets model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Aa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Control, Decision and Information Technologies, CoDIT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ICT Energy consumption for monitoring ICT usage in an enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Minovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Future Internet of Things and Cloud, FiCloud 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshness analysis of functional sequences in launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC Symposium on Telematics Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the energy consumed by a network infrastructure to detect and isolate faults in communication architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Minovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sustainable Ecological Engineering Design for Society Conference, SEEDS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical use of coloured Petri nets for the design and performance assessment of distributed automation architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering, PNSE'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fuzzy rules for managing power consumption of ethernet switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alifia Fithritama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software, Telecommunications and Computer Networks, SoftCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Split, Croatia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2015.7314106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the power consumption of Ethernet switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Mohaimenul Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bastogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SEEDS Conference 2015: Sustainable Ecological Engineering Design for Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the observability in switched Ethernet networks in the next generation of space launchers: problem, challenges and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh International Conference on Advances in Satellite and Space Communications, SPACOMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de session pour réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système d’agrégation de IEEE 802.11n et évaluation de son implémentation dans le simulateur Opnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay and backlog bounds for an aggregation system in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances du système d'agrégation de 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RGE (Réseau Grand Est) du 24 Octobre 2013 (GDR ASR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation des performances de la fonction d'agrégation 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de trafics agrégés 802.11n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Breck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward self-reconfiguration of switched Ethernet architectures in the next generation of space launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Advances in Satellite and Space Communications, SPACOMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Venice, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN dynamic clustering for oil slicks monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Harchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Wireless Communications in Unusual and Confined Areas, ICWCUCA'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mise en oeuvre d'un réseau Ethernet dans les futurs lanceurs spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée du GT ARC (Automatique et Réseaux de Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écart de synchronisation sur le temps de cycle de solutions basées sur Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of switched network architectures for Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mechatronics, ICM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Istanbul, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Calculus: Application to switched real-time networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International ICST Conference on Performance Evaluation Methodologies and Tools, ValueTools 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de service et systèmes contrôlés en réseau Qds & SCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethernet networks for real-time systems : application to launchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Space System Engineering Conference, DASIA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Anton, Malta. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service d'Ethernet Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿Réunion Réseaux Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de performances de protocoles temps-réel basés sur Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité de service sur Ethernet Industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des délais pour les Systèmes Contrôlés en Réseau à ordonnancement WRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair queueing pour les systèmes contrôlés en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été Temps Réel, ETR'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a switched Ethernet network for the control of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Calculus Based Fault Diagnosis Decision-Making for Networked Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.552-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wireless Transmissions QoS relatively to the Dependability of a Networked Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Dandache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating the transmission delay in networked control systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Nordic Process Control Workshop, NPCW07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Espoo, Finland. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of scheduling policy parameters for controlling networked systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC International Workshop on Networked Control Systems : Tolerant to Faults</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation of delays for networked control systems using classification of service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Networking, Sensing and Control - ICNSC07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp.410-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of service for entertainment applications in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control reconfiguration in networked control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of technical processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accomodation of the service offered by the network for networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Diouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control Systems and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control compensation based on upper bound delay in networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of upper bound delay estimate in stability analysis and robust control compensation in networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirkka-Liisa Jämsä Jounela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, St Etienne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center for smart cities: Energy and sustainability issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Grishina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah-Lian Kor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Platforms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-36, 2021, Computer Communications and Networks, 978-3-030-38836-2. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38836-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption of network infrastructure using spectral approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Mohammad Habibullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Dastbaz and Hamid Arabnia and Babak Akhgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology for Smart Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.235-250, 2018, 978-3-319-60137-3. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60137-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Dastbaz, Colin Pattinson and Babak Akhgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Information Technology. A Sustainable Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.29-59, 2015, 978-0-12-801379-3. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-801379-3.00003-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware dynamic network QoS adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belynda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Juanole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mouney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.105-145, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de majorants des délais de transmission pour les systèmes commandés en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.189-230, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de synchronisation sur réseau asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3 091 104. ISET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour générer un modèle de simulation de réseau de Petri d'un système de commande industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye A.A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3239864. ISET. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de concepts du calcul réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du réseau sur le diagnostic d'un SCR : illustration dans le cas d'observations intermittentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of embedded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belynda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network instrumentation and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Vatanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of optimized network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Krommenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes contrôlés en réseau : évaluation de performances d'architectures Ethernet commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2005NAN10145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes contrôlés en réseau : Evaluation de performances d'architectures Ethernet commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Henri Poincaré - Nancy I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00161830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation & network automation. For a triptych QoS, QoE, QiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02419132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Le Huy Hien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lian Kor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Choo Ang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.102428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/7244541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Ghatpande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grishina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Chiara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Guarnieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mcconky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Alexandrovich Shukhobodskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Colantuono" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2019-0524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mohaimenul Hossain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lembi Mutua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Diouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Harchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.06.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDGR4NBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.01.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.447-466" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C967NHR8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vatanski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkka-Liisa J&#228;ms&#228; Jounela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.07.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2005.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guedjali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud66139.2025.00040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Telesca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfuzul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kolasa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miramont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Villers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Khan Mohammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568017v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Maleki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Aa Ndiaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad  Habibullah Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Minovski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Ndiaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifia Fithritama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Bastogne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Harchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602246" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuzzocrea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359248v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38836-2_1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Mohammad Habibullah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60137-3_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801379-3.00003-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734923v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye A.A. Ndiaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747614v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10145" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02419132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2025.111396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Le Huy Hien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lian Kor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Choo Ang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.102428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/7244541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Ghatpande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Grishina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide de Chiara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Guarnieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mcconky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Alexandrovich Shukhobodskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Colantuono" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lepage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2019-0524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mohaimenul Hossain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lembi Mutua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Diouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Harchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.06.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDGR4NBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.01.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.447-466" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C967NHR8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vatanski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirkka-Liisa J&#228;ms&#228; Jounela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.07.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2005.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guedjali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud66139.2025.00040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Louail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56950-0_38" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Telesca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfuzul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kolasa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Regnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miramont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.414" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andersson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Porras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Docquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecuire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.268" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Villers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Khan Mohammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Maleki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad  Habibullah Khan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Aa Ndiaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Minovski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Ndiaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alifia Fithritama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Rmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Harchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602246" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuzzocrea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116967v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359248v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38836-2_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Mohammad Habibullah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60137-3_11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801379-3.00003-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juanole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mouney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye A.A. Ndiaye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751930v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10145" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02419132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>