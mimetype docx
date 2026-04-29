--- v0 (2026-04-08)
+++ v1 (2026-04-29)
@@ -336,295 +336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
+                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harjinder Singh</w:t>
+                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">H. Grisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">A. Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">H. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490416v1</w:t>
+                <w:t xml:space="preserve">hal-05501196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodriguez E.</w:t>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grisk</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anadón</w:t>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Singh</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501196v1</w:t>
+                <w:t xml:space="preserve">hal-05490416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1293,64 +1293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,64 +1548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,520 +1676,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-efficient picosecond spin–orbit torque magnetization switching in ferro- and ferrimagnetic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Pablo Olleros-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-024-01788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764350v1</w:t>
+                <w:t xml:space="preserve">hal-04714394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient picosecond spin–orbit torque magnetization switching in ferro- and ferrimagnetic films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-024-01788-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714394v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+                <w:t xml:space="preserve">Energy-efficient magnetization manipulation using picosecond current pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-024-01789-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+                <w:t xml:space="preserve">hal-04989043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient magnetization manipulation using picosecond current pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gorchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.10-11. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-024-01789-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989043v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,90 +2309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,1661 +2571,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024360v1</w:t>
+                <w:t xml:space="preserve">hal-04024365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond Spin-Orbit Torque Induced Coherent Magnetization Switching in a Ferromagnet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+                <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh5562⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241638v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of terahertz sampling detectors for intense unipolar picosecond current pulses in waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241633v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Picosecond Spin-Orbit Torque Induced Coherent Magnetization Switching in a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjan Polley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh5562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024365v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Calibration of terahertz sampling detectors for intense unipolar picosecond current pulses in waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229028v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward picosecond on-chip magnetic memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 120 (14), pp.140501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083897⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636076v1</w:t>
+                <w:t xml:space="preserve">hal-03763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress toward picosecond on-chip magnetic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjan Polley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotirmoy Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucheta Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+              <w:t xml:space="preserve">, 2022, 120 (14), pp.140501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0083897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763184v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating contributions of electrons and phonons to the thermoreflectance spectra of gold</w:t>
+                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Liu</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinping Shi</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Angeles</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramya Mohan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.106001⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961580v1</w:t>
+                <w:t xml:space="preserve">hal-03485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unifying femtosecond and picosecond single-pulse magnetic switching in Gd-Fe-Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">F Jakobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">T A Ostler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
+                <w:t xml:space="preserve">C-H Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Y Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485345v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying femtosecond and picosecond single-pulse magnetic switching in Gd-Fe-Co</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiating contributions of electrons and phonons to the thermoreflectance spectra of gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T A Ostler</w:t>
+                <w:t xml:space="preserve">Kexin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Lambert</w:t>
+                <w:t xml:space="preserve">Xinping Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Yang</w:t>
+                <w:t xml:space="preserve">Frank Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Salahuddin</w:t>
+                <w:t xml:space="preserve">Ramya Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.106001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.104422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.106001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377129v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,51 +4328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jordán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J Albornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,364 +4430,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+                <w:t xml:space="preserve">hal-03016234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016234v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards ultrafast spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Bokor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,90 +4834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5128,77 +5128,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5262,77 +5262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kichin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
@@ -5364,965 +5364,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically controlled switching of the magnetization state in multiferroic BaTiO3/CoFe submicrometer structures</w:t>
+                <w:t xml:space="preserve">Influence of Nonuniform Micron-Scale Strain Distributions on the Electrical Reorientation of Magnetic Microstructures in a Composite Multiferroic Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lo Conte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Roberto Lo Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia V Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.1952-1961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.091402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388437v1</w:t>
+                <w:t xml:space="preserve">hal-02388436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nonuniform Micron-Scale Strain Distributions on the Electrical Reorientation of Magnetic Microstructures in a Composite Multiferroic Heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lo Conte</w:t>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuyun Xiao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Gorchon</w:t>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05342⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388436v1</w:t>
+                <w:t xml:space="preserve">hal-01950825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+                <w:t xml:space="preserve">Electrically controlled switching of the magnetization state in multiferroic BaTiO3/CoFe submicrometer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lo Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">C H A Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Deb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">A El-Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.091402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950825v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric current induced ultrafast demagnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single shot ultrafast all optical magnetization switching of ferromagnetic Co/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sayeef Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.045105⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388423v1</w:t>
+                <w:t xml:space="preserve">hal-02388427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetic switching of GdFeCo with electronic heat currents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ultrafast magnetization reversal by picosecond electrical pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayeef Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.180409⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1603117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388421v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetization reversal by picosecond electrical pulses</w:t>
+                <w:t xml:space="preserve">Electric current induced ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayeef Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1603117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.045105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388429v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot ultrafast all optical magnetization switching of ferromagnetic Co/Pt multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ultrafast magnetic switching of GdFeCo with electronic heat currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R B Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Wilson</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayeef Salahuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4994802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.180409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388427v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of electron and phonon temperatures in the helicity-independent all-optical switching of GdFeCo</w:t>
               </w:r>
@@ -6334,64 +6334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6455,90 +6455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Pinning Energy Barrier for Driven Domain Walls in Thin Ferromagnetic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bustingorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Savero Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (5), </w:t>
@@ -6576,51 +6576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for multishot all-thermal all-optical switching in ferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced fingering instability in magnetic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,51 +7082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinning-Dependent Field-Driven Domain Wall Dynamics and Thermal Scaling in an Ultrathin Pt / Co / Pt Magnetic Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bustingorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B748F15"/>
+    <w:nsid w:val="0F62EA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7671,51 +7671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jgorchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-0835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179365886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1315-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04989043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01789-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083897" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Angeles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Mohan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.106001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jakobs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Ostler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salahuddin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.104422" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jord&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salahuddin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El-Ghazaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bokor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166478" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Conte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H A Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El-Ghazaly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.091402" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lo Conte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Xiao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia V Stan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05342" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeef Salahuddin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045105" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Wilson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.180409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388429v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1603117" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994802" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Wilson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustingorry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.057201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bokor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.020409" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pattabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933094" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060411" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;b. Kolton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.027205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Metaxas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jamet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.08.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jgorchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-0835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179365886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1315-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04989043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01789-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jakobs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Ostler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salahuddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.104422" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Shi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Angeles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Mohan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.106001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jord&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salahuddin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El-Ghazaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bokor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166478" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lo Conte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia V Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05342" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Conte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H A Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El-Ghazaly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.091402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994802" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeef Salahuddin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1603117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Wilson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.180409" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Wilson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustingorry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.057201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bokor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.020409" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pattabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933094" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060411" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;b. Kolton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.027205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Metaxas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jamet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.08.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>