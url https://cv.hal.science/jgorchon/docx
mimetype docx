--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,7385 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7334 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jon Gorchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jgorchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-0835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179365886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4Dh5zZEAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1315-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Co, Fe, and Ni Reference Layers for Single‐Pulse All‐Optical Reversal in Ferromagnetic Spin Valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202522886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 128 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0312055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan 帆 Zhang 张</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin 宾 Hong 洪</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kunyangyuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-X Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-X Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Ishibashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced magnetic moment variations at the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pfaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pezeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (6), pp.064405. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.111.064405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boonthum Kunyangyuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Seng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c01060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le-Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), pp.104437. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/5qnm-zgjt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient picosecond spin–orbit torque magnetization switching in ferro- and ferrimagnetic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Olleros-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harjinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-024-01788-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient magnetization manipulation using picosecond current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-024-01789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.044003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.094422. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kunyangyuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Spin-Orbit Torque Induced Coherent Magnetization Switching in a Ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanjan Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushalya Jhuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (36), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Xiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of terahertz sampling detectors for intense unipolar picosecond current pulses in waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Morassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (14), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0169020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.445. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward picosecond on-chip magnetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanjan Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmoy Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucheta Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushalya Jhuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (14), pp.140501. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Malinowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating contributions of electrons and phonons to the thermoreflectance spectra of gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramya Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), pp.106001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.106001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvidyakumar Homkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying femtosecond and picosecond single-pulse magnetic switching in Gd-Fe-Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T A Ostler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Salahuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.103.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Iihama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically meaningful measure of domain-wall roughness in magnetic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jordán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J Albornoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salahuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guillemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1908357. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junta Igarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Iihama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2001996. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards ultrafast spintronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502, pp.166478. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushalya Jhuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikako Makita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (144305), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quessab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kichin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hohlfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (024019), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically controlled switching of the magnetization state in multiferroic BaTiO3/CoFe submicrometer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lo Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C H A Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.091402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nonuniform Micron-Scale Strain Distributions on the Electrical Reorientation of Magnetic Microstructures in a Composite Multiferroic Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lo Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia V Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.1952-1961. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Iihama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current induced ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeef Salahuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.045105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast magnetic switching of GdFeCo with electronic heat currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeef Salahuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.180409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast magnetization reversal by picosecond electrical pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeef Salahuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1603117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot ultrafast all optical magnetization switching of ferromagnetic Co/Pt multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4994802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of electron and phonon temperatures in the helicity-independent all-optical switching of GdFeCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard B Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (18), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Pinning Energy Barrier for Driven Domain Walls in Thin Ferromagnetic Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Savero Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (5), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.057201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for multishot all-thermal all-optical switching in ferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bokor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.020409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct optical detection of current induced spin accumulation in metals by magnetization-induced second harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (15), pp.152404. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4933094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-induced fingering instability in magnetic domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Curiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cebers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Current-Induced Magnetization Switching in a Single Semiconducting Ferromagnetic Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Curiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubukcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (2), pp.026601 </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.026601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning-Dependent Field-Driven Domain Wall Dynamics and Thermal Scaling in an Ultrathin Pt / Co / Pt Magnetic Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bustingorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. b. Kolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (2), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.027205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal magnetic domain wall dynamics in the presence of weak disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Metaxas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Gorchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.651-666. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7440,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F62EA31"/>
+    <w:nsid w:val="AEEA2099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7671,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jgorchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-0835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179365886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1315-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04989043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01789-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083897" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jakobs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Ostler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salahuddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.104422" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Shi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Angeles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Mohan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.106001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jord&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Albornoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salahuddin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El-Ghazaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bokor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166478" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lo Conte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia V Stan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05342" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Conte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H A Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El-Ghazaly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.091402" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994802" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeef Salahuddin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1603117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Wilson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.180409" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Wilson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustingorry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.057201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bokor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.020409" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pattabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933094" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060411" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;b. Kolton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.027205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Metaxas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jamet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.08.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jgorchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-0835" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179365886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4Dh5zZEAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1315-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05480942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202522886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04989043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01789-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083897" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961580v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Angeles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Mohan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.106001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377129v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jakobs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Ostler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salahuddin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.104422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jord&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Albornoz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salahuddin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184431" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02901699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El-Ghazaly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Wilson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bokor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166478" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lo Conte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H A Lambert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El-Ghazaly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.091402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lo Conte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Xiao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia V Stan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05342" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeef Salahuddin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.045105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.180409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1603117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Wilson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.184406" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustingorry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Savero Torres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.057201" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bokor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.020409" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pattabi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933094" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curiale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060411" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381247v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.026601" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;b. Kolton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.027205" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064849v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Metaxas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mougin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jamet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.08.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>