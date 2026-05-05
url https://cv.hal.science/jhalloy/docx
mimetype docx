--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Halloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jhalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1555-2484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23466004X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2050: From deployment to renewal of the global solar and wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technological Deployment and Renewal: Monotonic vs. Oscillating Industrial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling zebrafish collective behaviours with multilayer perceptrons optimised by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimisation of multi-level models of collective behaviour in a mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Behavioural Variability and Filial Imprinting of Chicks (G. gallus) using Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Hubbert model to global mining industry: Interpretations and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000047. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural language processing to find research topics in Living Machines conferences and their intersections with Bioinspiration & Biomimetics publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Carniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.065008. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac9208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimization of multilevel models of collective behaviour: application to mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac7fd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power law scaling and country-level centralization of global agricultural production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.034022. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac54ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appeal for an objective, open, and transparent scientific debate about the origin of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (10309), pp.1402-1404. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 6 (6), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.216.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-COV-2 in coronavirus phylogenies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 7 (7), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.217.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scientifiques dans la tempête Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 3 (3), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.203.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-CoV-2 in coronavirus phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Août-Septembre 2020, 36, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891455v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du low tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to modulate zebrafish collective dynamics with a closed-loop biomimetic robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.046004. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ab8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dynamics and invariant subnetwork structures in the world cereals trade network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216318. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose social organisation of AB strain zebrafish groups in a two-patch environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.e0206193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective departures and leadership in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216798. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mediating interactions between animals for interspecies collective behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Szopek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schönwetter-Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (28), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.aau7897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mimetic should a robotic fish be to socially integrate into zebrafish groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.025001. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa8f6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement des ressources minérales et la notion de matériaux critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources naturelles. Enjeu majeur pour l’avenir de nos sociétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.30-33. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the digitalization of the economy sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 4 (4), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.174.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (123), pp.20160734. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective behaviour in vertebrates: a sensory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Fernández-Juricic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160377. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain differences in the collective behaviour of zebrafish ( Danio rerio ) in heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.160451. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration of robots into groups of cockroaches to control self-organized choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5853), pp.1155--1158. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1144259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collegial decision making based on social amplification leads to optimal group formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Amé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (15), pp.5835-5840. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0507877103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking the Metaverse Toward Ecological Futures: A-cosmic Immersive Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Sungseok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, SEOUL, South Korea. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing economic and resource constraints in the deployment of energy transition technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Calibration of Artificial Neural Networks for Zebrafish Collective Behaviours using a Quality Diversity Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Blend a Robot within a Group of Zebrafish: Achieving Social Acceptance through Real-time Calibration of a Multi-level Behavioural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary optimisation of neural network models for fish collective behaviours in mixed groups of robots and zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid System (Living Machines 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.85-96, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated calibration of a biomimetic space-dependent model for zebrafish and robot collective behaviour in a structured environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, CA, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63537-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of multi-level models for controlling animal collective behavior with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Living Machines 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.379-390, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22979-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? : On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOHNSON, M.L. ; BRAND, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Academic Press, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impacts de l'éco-production (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan BEN KEMOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRCAV-Sorbonne Nouvelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu du Séminaire Pluridisciplinaire : Potentiel, Trajectoire Equilibre : approches et enrichissements pluridisciplinaires, 15 Février 2018, Université Paris Diderot 7, CIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Provitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Halloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jhalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1555-2484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23466004X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Hubbert model to global mining industry: Interpretations and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimization of multilevel models of collective behaviour: application to mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac7fd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural language processing to find research topics in Living Machines conferences and their intersections with Bioinspiration & Biomimetics publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Carniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.065008. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac9208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power law scaling and country-level centralization of global agricultural production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.034022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac54ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appeal for an objective, open, and transparent scientific debate about the origin of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (10309), pp.1402-1404. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 6 (6), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.216.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-COV-2 in coronavirus phylogenies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 7 (7), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.217.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du low tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-CoV-2 in coronavirus phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Août-Septembre 2020, 36, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891455v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scientifiques dans la tempête Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 3 (3), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.203.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to modulate zebrafish collective dynamics with a closed-loop biomimetic robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.046004. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ab8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dynamics and invariant subnetwork structures in the world cereals trade network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216318. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose social organisation of AB strain zebrafish groups in a two-patch environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.e0206193. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective departures and leadership in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216798. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mediating interactions between animals for interspecies collective behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Szopek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schönwetter-Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (28), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.aau7897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources naturelles. Enjeu majeur pour l’avenir de nos sociétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.30-33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement des ressources minérales et la notion de matériaux critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mimetic should a robotic fish be to socially integrate into zebrafish groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.025001. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa8f6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the digitalization of the economy sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 4 (4), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.174.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (123), pp.20160734. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective behaviour in vertebrates: a sensory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Fernández-Juricic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160377. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain differences in the collective behaviour of zebrafish ( Danio rerio ) in heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.160451. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration of robots into groups of cockroaches to control self-organized choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5853), pp.1155--1158. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1144259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collegial decision making based on social amplification leads to optimal group formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Amé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (15), pp.5835-5840. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0507877103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technological Deployment and Renewal: Monotonic vs. Oscillating Industrial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2050: From deployment to renewal of the global solar and wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling zebrafish collective behaviours with multilayer perceptrons optimised by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimisation of multi-level models of collective behaviour in a mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Behavioural Variability and Filial Imprinting of Chicks (G. gallus) using Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking the Metaverse Toward Ecological Futures: A-cosmic Immersive Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Sungseok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, SEOUL, South Korea. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing economic and resource constraints in the deployment of energy transition technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Calibration of Artificial Neural Networks for Zebrafish Collective Behaviours using a Quality Diversity Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Blend a Robot within a Group of Zebrafish: Achieving Social Acceptance through Real-time Calibration of a Multi-level Behavioural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary optimisation of neural network models for fish collective behaviours in mixed groups of robots and zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid System (Living Machines 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.85-96, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated calibration of a biomimetic space-dependent model for zebrafish and robot collective behaviour in a structured environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, CA, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63537-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of multi-level models for controlling animal collective behavior with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Living Machines 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.379-390, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22979-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? : On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOHNSON, M.L. ; BRAND, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Academic Press, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impacts de l'éco-production (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan BEN KEMOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRCAV-Sorbonne Nouvelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu du Séminaire Pluridisciplinaire : Potentiel, Trajectoire Equilibre : approches et enrichissements pluridisciplinaires, 15 Février 2018, Université Paris Diderot 7, CIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Provitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23E1C944"/>
+    <w:nsid w:val="0782D3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jhalloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1555-2484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23466004X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bihan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cazenille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gribovskiy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mondada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Deneubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazenille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bredeche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00525-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Carniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac7fd1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dupas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac54ca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02019-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.216.0070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sallard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01151-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.217.0056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.203.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891455v8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chemtob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gribovskiy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab8706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel S&#233;guret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206193" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216798" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Mills" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Szopek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nwetter-Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aau7897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa8f6a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.174.0054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Juricic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160451" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Am&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507877103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63537-8_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-381270-4.00007-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jhalloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1555-2484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23466004X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bihan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00525-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cazenille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac7fd1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Carniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac54ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02019-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.216.0070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01151-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.217.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891455v8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.203.0060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chemtob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gribovskiy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab8706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel S&#233;guret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazenille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Mills" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Szopek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nwetter-Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aau7897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa8f6a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.174.0054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pita" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Juricic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160451" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Am&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507877103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gribovskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mondada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Deneubourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bredeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63537-8_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-381270-4.00007-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>