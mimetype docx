--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Halloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jhalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1555-2484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23466004X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Hubbert model to global mining industry: Interpretations and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimization of multilevel models of collective behaviour: application to mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac7fd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural language processing to find research topics in Living Machines conferences and their intersections with Bioinspiration & Biomimetics publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Carniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.065008. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac9208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power law scaling and country-level centralization of global agricultural production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.034022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac54ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appeal for an objective, open, and transparent scientific debate about the origin of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (10309), pp.1402-1404. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 6 (6), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.216.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-COV-2 in coronavirus phylogenies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 7 (7), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.217.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du low tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-CoV-2 in coronavirus phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Août-Septembre 2020, 36, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891455v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scientifiques dans la tempête Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 3 (3), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.203.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to modulate zebrafish collective dynamics with a closed-loop biomimetic robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.046004. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ab8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dynamics and invariant subnetwork structures in the world cereals trade network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216318. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose social organisation of AB strain zebrafish groups in a two-patch environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.e0206193. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective departures and leadership in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216798. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mediating interactions between animals for interspecies collective behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Szopek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schönwetter-Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (28), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.aau7897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources naturelles. Enjeu majeur pour l’avenir de nos sociétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.30-33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement des ressources minérales et la notion de matériaux critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mimetic should a robotic fish be to socially integrate into zebrafish groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.025001. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa8f6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the digitalization of the economy sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 4 (4), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.174.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (123), pp.20160734. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective behaviour in vertebrates: a sensory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Fernández-Juricic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160377. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain differences in the collective behaviour of zebrafish ( Danio rerio ) in heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.160451. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration of robots into groups of cockroaches to control self-organized choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5853), pp.1155--1158. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1144259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collegial decision making based on social amplification leads to optimal group formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Amé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (15), pp.5835-5840. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0507877103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technological Deployment and Renewal: Monotonic vs. Oscillating Industrial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2050: From deployment to renewal of the global solar and wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling zebrafish collective behaviours with multilayer perceptrons optimised by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimisation of multi-level models of collective behaviour in a mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Behavioural Variability and Filial Imprinting of Chicks (G. gallus) using Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking the Metaverse Toward Ecological Futures: A-cosmic Immersive Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Sungseok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, SEOUL, South Korea. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing economic and resource constraints in the deployment of energy transition technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Calibration of Artificial Neural Networks for Zebrafish Collective Behaviours using a Quality Diversity Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Blend a Robot within a Group of Zebrafish: Achieving Social Acceptance through Real-time Calibration of a Multi-level Behavioural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary optimisation of neural network models for fish collective behaviours in mixed groups of robots and zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid System (Living Machines 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.85-96, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated calibration of a biomimetic space-dependent model for zebrafish and robot collective behaviour in a structured environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, CA, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63537-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of multi-level models for controlling animal collective behavior with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Living Machines 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.379-390, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22979-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? : On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOHNSON, M.L. ; BRAND, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Academic Press, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impacts de l'éco-production (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan BEN KEMOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRCAV-Sorbonne Nouvelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu du Séminaire Pluridisciplinaire : Potentiel, Trajectoire Equilibre : approches et enrichissements pluridisciplinaires, 15 Février 2018, Université Paris Diderot 7, CIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Provitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> José Halloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jhalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1555-2484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23466004X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s foreign investments in the metal sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Issehnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineral Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13563-025-00525-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of Hubbert model to global mining industry: Interpretations and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000047. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using natural language processing to find research topics in Living Machines conferences and their intersections with Bioinspiration & Biomimetics publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Carniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (6), pp.065008. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac9208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimization of multilevel models of collective behaviour: application to mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ac7fd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power law scaling and country-level centralization of global agricultural production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.034022. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac54ca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 7 (7), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.217.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appeal for an objective, open, and transparent scientific debate about the origin of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (10309), pp.1402-1404. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 6 (6), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.216.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-COV-2 in coronavirus phylogenies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to modulate zebrafish collective dynamics with a closed-loop biomimetic robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.046004. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/ab8706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scientifiques dans la tempête Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 3 (3), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.203.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du low tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ritimo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the origins of SARS-CoV-2 in coronavirus phylogenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Casane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques van Helden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Août-Septembre 2020, 36, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891455v8</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mediating interactions between animals for interspecies collective behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Szopek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schönwetter-Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (28), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.aau7897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective departures and leadership in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216798. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dynamics and invariant subnetwork structures in the world cereals trade network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0216318. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0216318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose social organisation of AB strain zebrafish groups in a two-patch environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.e0206193. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuisement des ressources minérales et la notion de matériaux critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.34-40. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mimetic should a robotic fish be to socially integrate into zebrafish groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.025001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aa8f6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources naturelles. Enjeu majeur pour l’avenir de nos sociétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 4 (4), pp.30-33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.184.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the digitalization of the economy sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 4 (4), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.174.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain differences in the collective behaviour of zebrafish ( Danio rerio ) in heterogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (10), pp.160451. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (123), pp.20160734. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective behaviour in vertebrates: a sensory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Fernández-Juricic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160377. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration of robots into groups of cockroaches to control self-organized choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caprari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5853), pp.1155--1158. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1144259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collegial decision making based on social amplification leads to optimal group formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Amé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deneubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (15), pp.5835-5840. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0507877103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2050: From deployment to renewal of the global solar and wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Technological Deployment and Renewal: Monotonic vs. Oscillating Industrial Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics of Sustainability: Material and Power Constraints for the Long Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gregor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling zebrafish collective behaviours with multilayer perceptrons optimised by evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated optimisation of multi-level models of collective behaviour in a mixed society of animals and robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Behavioural Variability and Filial Imprinting of Chicks (G. gallus) using Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Deneubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking the Metaverse Toward Ecological Futures: A-cosmic Immersive Virtual Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Sungseok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, SEOUL, South Korea. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing economic and resource constraints in the deployment of energy transition technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Calibration of Artificial Neural Networks for Zebrafish Collective Behaviours using a Quality Diversity Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Blend a Robot within a Group of Zebrafish: Achieving Social Acceptance through Real-time Calibration of a Multi-level Behavioural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary optimisation of neural network models for fish collective behaviours in mixed groups of robots and zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biomimetic and Biohybrid System (Living Machines 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.85-96, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95972-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated calibration of a biomimetic space-dependent model for zebrafish and robot collective behaviour in a structured environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chemtob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Gribovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomimetic and Biohybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, CA, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63537-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of multi-level models for controlling animal collective behavior with robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Cazenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Living Machines 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Barcelona, Spain. pp.379-390, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22979-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Molecular Should Your Molecular Model Be? : On the Level of Molecular Detail Required to Simulate Biological Networks in Systems and Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Abou-Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djomangan Adama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOHNSON, M.L. ; BRAND, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods, Part C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 487, Academic Press, Elsevier, pp.171-215, 2011, Methods in Enzymology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-381270-4.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impacts de l'éco-production (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan BEN KEMOUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRCAV-Sorbonne Nouvelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu du Séminaire Pluridisciplinaire : Potentiel, Trajectoire Equilibre : approches et enrichissements pluridisciplinaires, 15 Février 2018, Université Paris Diderot 7, CIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Provitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0782D3D8"/>
+    <w:nsid w:val="19408C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jhalloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1555-2484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23466004X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bihan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00525-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cazenille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac7fd1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Carniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac54ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02019-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.216.0070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01151-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.217.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891455v8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.203.0060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chemtob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gribovskiy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab8706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel S&#233;guret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazenille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Mills" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Szopek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nwetter-Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aau7897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa8f6a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.174.0054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pita" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Juricic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160451" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Am&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507877103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gribovskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mondada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Deneubourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bredeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63537-8_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-381270-4.00007-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jhalloy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1555-2484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23466004X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bihan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00525-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293866v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Carniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cazenille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac9208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03842222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac7fd1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Dupas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac54ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.217.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02019-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.216.0070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03243289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sallard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01151-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chemtob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gribovskiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mondada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab8706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.203.0060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891455v8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Mills" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Szopek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sch&#246;nwetter-Fuchs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.aau7897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel S&#233;guret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216318" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cazenille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa8f6a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.184.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.174.0054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Juricic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caprari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asadpour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1144259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Am&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0507877103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gribovskiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mondada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Deneubourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bredeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Sungseok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95972-6_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03314574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63537-8_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_38" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04009874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abou-Jaoud&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-381270-4.00007-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan BEN KEMOUN" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>