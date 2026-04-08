--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -892,286 +892,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Graph Contrastive Learning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Presta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 Workshop: Self-Supervised Learning-Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1802-1808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167525v1</w:t>
+                <w:t xml:space="preserve">hal-05016959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Graph Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2024 Workshop: Self-Supervised Learning-Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016959v1</w:t>
+                <w:t xml:space="preserve">hal-05167525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-Guided Similarity Preservation for Online Person Re-Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,282 +1359,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Product Graph Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Adaptive Re-Identification without Image Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Computer Vision ECCV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.95-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72943-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896043v1</w:t>
+                <w:t xml:space="preserve">hal-04794154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Adaptive Re-Identification without Image Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Continuous Product Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Einizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Computer Vision ECCV 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794154v1</w:t>
+                <w:t xml:space="preserve">hal-04896043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVOSE: Open-Vocabulary Semantic Segmentation in Event-Based Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rameez Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indro Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,51 +1720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few Labels are Enough! Semi-Supervised Graph Learning for Social Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Corbellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,90 +1949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order Sparse Convolutions in Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Skianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2023 - The 32nd ACM International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Birmingham United Kingdom, United Kingdom. pp.566-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2339,51 +2339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Graph Neural Networks for Moving Object Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieke Prummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Renzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphBGS: Background Subtraction via Recovery of Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Minimization of Sobolev Norms of Time-Varying Graph Signals: Estimation of New Coronavirus Disease 2019 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3725,295 +3725,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Moving Object Segmentation for underwater videos using semi-supervised learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wieke Prummel</w:t>
+                <w:t xml:space="preserve">TEP-ones: A simple yet effective approach for transferability estimation of pruned backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Renzulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104290⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 668, pp.132209:01-132209-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.132209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893798v1</w:t>
+                <w:t xml:space="preserve">hal-05396339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEP-ones: A simple yet effective approach for transferability estimation of pruned backbones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Grangetto</w:t>
+                <w:t xml:space="preserve">Graph-based Moving Object Segmentation for underwater videos using semi-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieke Prummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badri Narayan Subudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 668, pp.132209:01-132209-13. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.104290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.132209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396339v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised graph learning for underwater source localization using ship-of-opportunity spectrograms</w:t>
               </w:r>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou S. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4449,64 +4449,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a causal directed acyclic graph process using non-gaussianity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Einizade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Hajipour Sardouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4700,51 +4700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty clustering internal validity assessment using Fréchet distance for unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5198,51 +5198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-trap images segmentation using multi-layer robust principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification of Scenedesmus polymorphic microalgae from microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,51 +5819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based background subtraction : a systematic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Ton Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>