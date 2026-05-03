--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -270,51 +270,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States. pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -658,594 +658,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Sound Detection For Road Surveillance Based On Graph Signal Processing</w:t>
+                <w:t xml:space="preserve">Source-Guided Similarity Preservation for Online Person Re-Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Mnasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
+                <w:t xml:space="preserve">Hamza Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd European Conference on Signal Processing : EUSIPCO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715291⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. pp.1700-1709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756448v1</w:t>
+                <w:t xml:space="preserve">hal-04541703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiGNet: Windowed Vision Graph Neural Network</w:t>
+                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Presta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1802-1808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166688v1</w:t>
+                <w:t xml:space="preserve">hal-05016959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Sound Detection For Road Surveillance Based On Graph Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 32nd European Conference on Signal Processing : EUSIPCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05016959v1</w:t>
+                <w:t xml:space="preserve">hal-04756448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Graph Contrastive Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+                <w:t xml:space="preserve">WiGNet: Windowed Vision Graph Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 Workshop: Self-Supervised Learning-Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.859-868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167525v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-Guided Similarity Preservation for Online Person Re-Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Variational Graph Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2024 Workshop: Self-Supervised Learning-Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04541703v1</w:t>
+                <w:t xml:space="preserve">hal-05167525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE: Adapt your Learnable Image Compression modEl for variable bitrates</w:t>
               </w:r>
@@ -1359,308 +1359,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Adaptive Re-Identification without Image Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Continuous Product Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Einizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Computer Vision ECCV 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver (BC), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794154v1</w:t>
+                <w:t xml:space="preserve">hal-04896043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Product Graph Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Adaptive Re-Identification without Image Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Computer Vision ECCV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.95-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72943-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896043v1</w:t>
+                <w:t xml:space="preserve">hal-04794154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVOSE: Open-Vocabulary Semantic Segmentation in Event-Based Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rameez Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indro Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,715 +1701,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few Labels are Enough! Semi-Supervised Graph Learning for Social Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-Order Sparse Convolutions in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Corbellini</w:t>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gualtiero Volpe</w:t>
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269170v1</w:t>
+                <w:t xml:space="preserve">hal-04536908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying Signals Recovery via Graph Neural Networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order Sparse Convolutions in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096168⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368767v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Sparse Convolutions in Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Trade-off between Over-smoothing and Over-squashing in Deep Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Skianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096494⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2023 - The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham United Kingdom, United Kingdom. pp.566-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368752v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Trade-off between Over-smoothing and Over-squashing in Deep Graph Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Skianis</w:t>
+                <w:t xml:space="preserve">Few Labels are Enough! Semi-Supervised Graph Learning for Social Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Corbellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Varni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualtiero Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2023 - The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.3060-3068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263891v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Sparse Convolutions in Graph Neural Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Time-varying Signals Recovery via Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Castro-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Badiey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096494⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536908v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Graph Neural Networks for Moving Object Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieke Prummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2730-2734, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2482,64 +2482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Renzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1518-1522</w:t>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Camastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.16-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2711,77 +2711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph CNN for Moving Object Detection in Complex Environments from Unseen Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Werghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.225-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2828,90 +2828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emerging Field of Graph Signal Processing for Moving Object Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sultana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Frontiers of Computer Vision, IW-FCV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Daegu, South Korea. pp.31-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2945,90 +2945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Object Detection for Event-based Vision using Graph Spectral Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashant R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananda Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Foreground Segmentation in RGBD Data from Complex Scenes Using Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sultana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,64 +3192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphBGS: Background Subtraction via Recovery of Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6881-6888, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,209 +3277,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Minimization of Sobolev Norms of Time-Varying Graph Signals: Estimation of New Coronavirus Disease 2019 Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Background Subtraction Of Unseen Videos: Minimization Of The Total Variation Of Graph Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3224-3228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163888v1</w:t>
+                <w:t xml:space="preserve">hal-02958697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Background Subtraction Of Unseen Videos: Minimization Of The Total Variation Of Graph Signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Minimization of Sobolev Norms of Time-Varying Graph Signals: Estimation of New Coronavirus Disease 2019 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3224-3228, </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958697v1</w:t>
+                <w:t xml:space="preserve">hal-04163888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of Graph Signals with Blue Noise Dithering</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3725,455 +3725,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEP-ones: A simple yet effective approach for transferability estimation of pruned backbones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Grangetto</w:t>
+                <w:t xml:space="preserve">Semi-supervised graph learning for underwater source localization using ship-of-opportunity spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.132209⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (3), pp.1836-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0039042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396339v1</w:t>
+                <w:t xml:space="preserve">hal-05246532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Moving Object Segmentation for underwater videos using semi-supervised learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wieke Prummel</w:t>
+                <w:t xml:space="preserve">TEP-ones: A simple yet effective approach for transferability estimation of pruned backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Renzulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104290⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 668, pp.132209:01-132209-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.132209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893798v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised graph learning for underwater source localization using ship-of-opportunity spectrograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph-based Moving Object Segmentation for underwater videos using semi-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieke Prummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Badri Narayan Subudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Zakharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158 (3), pp.1836-1848. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.104290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0039042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2025.104290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246532v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Constant Spectral Graph Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou S. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4313,261 +4313,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gegenbauer Graph Neural Networks for Time-Varying Signal Reconstruction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Estimation of a causal directed acyclic graph process using non-gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Einizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Hajipour Sardouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2024.3381069⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.104400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541700v1</w:t>
+                <w:t xml:space="preserve">hal-04541701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of a causal directed acyclic graph process using non-gaussianity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Gegenbauer Graph Neural Networks for Time-Varying Signal Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Badiey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Hajipour Sardouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146, pp.104400. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2024.3381069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541701v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order GNNs Meet Efficiency: Sparse Sobolev Graph Neural Networks</w:t>
               </w:r>
@@ -4592,64 +4592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Einizade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andjela Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.11-22. </w:t>
@@ -4700,64 +4700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty clustering internal validity assessment using Fréchet distance for unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rodríguez-Buritica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Al-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Darweech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,90 +4964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Time-varying Graph Signals via Sobolev Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belmar Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina Thanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Parada-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5198,51 +5198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-trap images segmentation using multi-layer robust principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification of Scenedesmus polymorphic microalgae from microscopic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Computer Vision in the New AI Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.121-143, 2025, Series in Computer Vision, 978-981-98-0714-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badri Subudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Twins and Simulation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.133-149, 2025, 9781032949390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5741,51 +5741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Objects Detection in Video Processing: A Graph Signal Processing Approach for Background Subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.171-181, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5819,77 +5819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based background subtraction : a systematic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Ton Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pattern Recognition and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, WORLD SCIENTIFIC, pp.51-73, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>