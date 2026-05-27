--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Einizade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, France. pp.430-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06106-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -775,395 +775,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Sound Detection For Road Surveillance Based On Graph Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647413⟩</w:t>
+              <w:t xml:space="preserve">The 32nd European Conference on Signal Processing : EUSIPCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016959v1</w:t>
+                <w:t xml:space="preserve">hal-04756448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Sound Detection For Road Surveillance Based On Graph Signal Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+                <w:t xml:space="preserve">WiGNet: Windowed Vision Graph Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Spadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd European Conference on Signal Processing : EUSIPCO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715291⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.859-868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756448v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiGNet: Windowed Vision Graph Neural Network</w:t>
+                <w:t xml:space="preserve">Gabic: Graph-Based Attention Block for Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Spadaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Presta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.859-868, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.1802-1808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166688v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Graph Contrastive Learning</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1831,516 +1831,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Sparse Convolutions in Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Few Labels are Enough! Semi-Supervised Graph Learning for Social Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Corbellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Varni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualtiero Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.3060-3068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368752v1</w:t>
+                <w:t xml:space="preserve">hal-04269170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Trade-off between Over-smoothing and Over-squashing in Deep Graph Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Time-varying Signals Recovery via Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Castro-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Badiey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2023 - The 32nd ACM International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583780.3614997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263891v1</w:t>
+                <w:t xml:space="preserve">hal-04368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few Labels are Enough! Semi-Supervised Graph Learning for Social Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order Sparse Convolutions in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gualtiero Volpe</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269170v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying Signals Recovery via Graph Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">On the Trade-off between Over-smoothing and Over-squashing in Deep Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Badiey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Konstantinos Skianis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+              <w:t xml:space="preserve">CIKM 2023 - The 32nd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Birmingham United Kingdom, United Kingdom. pp.566-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3583780.3614997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368767v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive Graph Neural Networks for Moving Object Segmentation</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2730-2734, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,51 +2495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Fiandrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1518-1522</w:t>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Camastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.16-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Werghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.225-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sultana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Frontiers of Computer Vision, IW-FCV 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Daegu, South Korea. pp.31-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2945,90 +2945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Object Detection for Event-based Vision using Graph Spectral Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashant R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananda Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Foreground Segmentation in RGBD Data from Complex Scenes Using Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sultana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Heriberto Giraldo Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphBGS: Background Subtraction via Recovery of Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6881-6888, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3296,51 +3296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Supervised Background Subtraction Of Unseen Videos: Minimization Of The Total Variation Of Graph Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3224-3228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,51 +3387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Minimization of Sobolev Norms of Time-Varying Graph Signals: Estimation of New Coronavirus Disease 2019 Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3744,51 +3744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised graph learning for underwater source localization using ship-of-opportunity spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Constant Spectral Graph Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,261 +4313,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of a causal directed acyclic graph process using non-gaussianity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
+                <w:t xml:space="preserve">Gegenbauer Graph Neural Networks for Time-Varying Signal Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepideh Hajipour Sardouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104400⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2024.3381069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541701v1</w:t>
+                <w:t xml:space="preserve">hal-04541700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gegenbauer Graph Neural Networks for Time-Varying Signal Reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Badiey</w:t>
+                <w:t xml:space="preserve">Estimation of a causal directed acyclic graph process using non-gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Einizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Hajipour Sardouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.104400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2024.3381069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541700v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order GNNs Meet Efficiency: Sparse Sobolev Graph Neural Networks</w:t>
               </w:r>
@@ -4605,51 +4605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andjela Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhon Castro-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Badiey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.11-22. </w:t>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Rendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rodríguez-Buritica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Al-Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Darweech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,51 +5003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belmar Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina Thanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Computer Vision in the New AI Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.121-143, 2025, Series in Computer Vision, 978-981-98-0714-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badri Subudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Zakharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Twins and Simulation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.133-149, 2025, 9781032949390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5741,51 +5741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Objects Detection in Video Processing: A Graph Signal Processing Approach for Background Subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Chapman and Hall/CRC, pp.171-181, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhony H. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Ton Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pattern Recognition and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, WORLD SCIENTIFIC, pp.51-73, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Einizade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06106-5_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Thanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D Malliaros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Heriberto Giraldo Zuluaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spadaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Presta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santamaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isaza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H. Giraldo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mnasri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05016997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giommaria Pilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Bae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP63160.2024.10849832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72943-0_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rameez Ur Rahman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78444-6_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Mahmood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corbellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Castro-Correa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony H Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Mondal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Badiey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Skianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583780.3614997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Prummel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Zakharova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Renzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bragagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Scarrica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Staiano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Camastra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Werghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sultana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashant R" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Chowdhury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81638-4_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412999" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190887" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231810" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Parada-Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSW.2019.8755603" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA45681.2019.9030829" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Castro-Correa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05396339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.132209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Kapoor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Narayan Subudhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2025.104290" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Martirosyan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou S. Sangare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dunou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2024.3381069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hajipour Sardouie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104400" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Todorovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2024.3503416" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Rendon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodr&#237;guez-Buritica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chendeb El Rai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Al-Saad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Darweech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3185306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmar Garcia-Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2022.3156886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2019.2922852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gomez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Diaz-Pulido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1463-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Diez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0662-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789819807154_0006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badri Subudhi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003582489-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003140351-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Ton Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811211072_0003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126434v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>