--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -66,1395 +66,1663 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-saw-diced multi-color ridge Pr,Gd:LiYF 4 waveguide lasers</w:t>
+                <w:t xml:space="preserve">Probing ultrafast-laser inscribed waveguides in Er:LiYF4 via μ -spectroscopy for refractive-index engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Demaimay</w:t>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Carolina Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+                <w:t xml:space="preserve">Javier Vázquez de Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Xavier Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (21), pp.6654. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.575775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0318207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416895v1</w:t>
+                <w:t xml:space="preserve">hal-05564799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-red planar waveguide laser operation of Eu3+:KY(WO4)2 layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Baillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+                <w:t xml:space="preserve">Marco Gaulke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailyn Ceballos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Jonas Heidrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Maria Solé</w:t>
+                <w:t xml:space="preserve">Matthias Golling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.4926-4939. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.537598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371828v1</w:t>
+                <w:t xml:space="preserve">hal-05582379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er:LiYF4 planar waveguide laser at 2.8 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-red planar waveguide laser operation of Eu3+:KY(WO4)2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailyn Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0221163⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.4926-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.537598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776020v1</w:t>
+                <w:t xml:space="preserve">hal-05371828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+                <w:t xml:space="preserve">Diamond-saw-diced multi-color ridge Pr,Gd:LiYF 4 waveguide lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Demaimay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Heidrich</w:t>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (21), pp.6654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.575775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776015v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm,Ho:LCLNGG laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongben Pan</w:t>
+                <w:t xml:space="preserve">Er:LiYF4 planar waveguide laser at 2.8 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Rotermund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yicheng Wang</w:t>
+                <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.445584⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858618v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-scalable sub-100-fs Tm laser at 2.08 μm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Jing</w:t>
+                <w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaulke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Heidrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/hpl.2021.42⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858606v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100 fs mode-locked Tm:CLTGG laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm,Ho:LCLNGG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongben Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Rotermund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (20), pp.31137. </w:t>
+              <w:t xml:space="preserve">, 2021, 29 (24), pp.40323-40332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.435947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.445584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368117v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm:LuYO3 ceramic laser delivering 8-optical-cycle pulses at 2.05 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Power-scalable sub-100-fs Tm laser at 2.08 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peng Liu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.380035⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2021.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346163v1</w:t>
+                <w:t xml:space="preserve">hal-03858606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and diode-pumped laser operation of transparent Tm:Lu3Al5O12 ceramics produced by solid-state sintering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sub-100 fs mode-locked Tm:CLTGG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongben Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yicheng Wang</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (19), pp.28399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.400802⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (20), pp.31137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.435947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346034v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-walled carbon-nanotube saturable absorber assisted Kerr-lens mode-locked Tm:MgWO 4 laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm:LuYO3 ceramic laser delivering 8-optical-cycle pulses at 2.05 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhongben Pan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.380035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopy and diode-pumped laser operation of transparent Tm:Lu3Al5O12 ceramics produced by solid-state sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangxin Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (19), pp.28399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.400802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-walled carbon-nanotube saturable absorber assisted Kerr-lens mode-locked Tm:MgWO 4 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongben Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (22), pp.6142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.411288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,427 +1732,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-red Eu:KY(WO$_4$)$_2$ planar waveguide laser at 705 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Heidrich</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Aguiló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654926v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-red Eu:KY(WO$_4$)$_2$ planar waveguide laser at 705 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Baillard</w:t>
+                <w:t xml:space="preserve">Marco Gaulke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Aguiló</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Heidrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655091v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Femtosecond Direct Laser Written Waveguide Lasers [Invited]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esrom Kifle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carolina Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodriguez Vazquez de Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Gwan Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference Laser Optics (ICLO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Saint Petersburg, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICLO48556.2020.9285574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2031,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Demaimay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.575775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Ceballos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rotermund" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicheng Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.445584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.435947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Yue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Serres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.411288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Aguil&#243;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Vazquez de Aldana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gwan Park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez de Aldana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0318207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Ceballos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Demaimay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.575775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rotermund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.445584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.42" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.435947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Yue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.411288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Aguil&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Vazquez de Aldana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gwan Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>