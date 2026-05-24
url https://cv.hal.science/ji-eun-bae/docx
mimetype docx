--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -904,351 +904,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm,Ho:LCLNGG laser</w:t>
+                <w:t xml:space="preserve">Power-scalable sub-100-fs Tm laser at 2.08 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongben Pan</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ji Eun Bae</w:t>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Rotermund</w:t>
+                <w:t xml:space="preserve">Yongguang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicheng Wang</w:t>
+                <w:t xml:space="preserve">Hanlin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.445584⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2021.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858618v1</w:t>
+                <w:t xml:space="preserve">hal-03858606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-scalable sub-100-fs Tm laser at 2.08 μm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SWCNT-SA mode-locked Tm,Ho:LCLNGG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongben Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yongguang Zhao</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Eun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlin Yang</w:t>
+                <w:t xml:space="preserve">Fabian Rotermund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jing</w:t>
+                <w:t xml:space="preserve">Yicheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e50. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (24), pp.40323-40332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/hpl.2021.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.445584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858606v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-100 fs mode-locked Tm:CLTGG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongben Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWCNT-SA mode-locked Tm:LuYO3 ceramic laser delivering 8-optical-cycle pulses at 2.05 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongguang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (19), pp.28399. </w:t>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-walled carbon-nanotube saturable absorber assisted Kerr-lens mode-locked Tm:MgWO 4 laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongguang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongben Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (22), pp.6142. </w:t>
@@ -2299,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez de Aldana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0318207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Ceballos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Demaimay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.575775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rotermund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.445584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.42" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.435947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Yue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.411288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Aguil&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Vazquez de Aldana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gwan Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez de Aldana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0318207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Ceballos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Demaimay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.575775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongguang Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rotermund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicheng Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.445584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.435947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.380035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Yue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengting Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.411288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Aguil&#243;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esrom Kifle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodriguez Vazquez de Aldana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gwan Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>