--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jialin Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin LIU's homepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Introduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a ph.D student (since April 2013) working on the project </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRIA), supervised by </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My ph.D topic is &amp;quot;Strategy Optimization With Uncertainties, with Applications in Energy Management&amp;quot;. I'm a member of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> group (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office 2028, DIGITEO, bâtiment 660, Université Paris-Sud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rue Noetzlin, 91190 Gif-sur-Yvette, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : jialin.liu(@)inria.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CVs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main Topics of Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reinforcement Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithm Selection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From April 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ph.D in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master's degree in </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Biostatistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Engineer's degree in Computer Science (Network, Artificial Intelligence), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech'Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">July, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bachelor's degree in Opto-electronic Information Engineering, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong University of Science and Technology (HUST)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 1st-year of Master in Computer Science, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 4th-year of Engineering in Computer Science, Polytech'Paris-Sud. 2013-2014.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS2 and TPs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer and Internet Certificate, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pramanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cho Sandar Htet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Manjón-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing performance of a multi-pad PICOSEC-Micromegas detector prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bortfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brunbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Desforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 993, pp.165076. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05158052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cooling rate below Ms on the martensitic transformation in a low alloy medium-carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.234-242. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beamforming Through Reconfigurable Intelligent Surfaces in Single-User MIMO Systems: SNR Distribution and Scaling Laws in the Presence of Channel Fading and Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xuewen qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3021058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature infrared spectrum and atomic-scale structure of hydrous defects in diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.505-520. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-32-505-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAI-Based Interfacial Layer for High-Efficiency and Stable Solar Cells Based on a MACl-Mediated Grown FA 0.94 MA 0.06 PbI 3 Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daming Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.37197-37207. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c09970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes in arithmetic progressions with friable indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9480-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a certain non-split cubic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de La Bretèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Destagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (12), pp.2435-2446. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning in explaining nonprofit organizations’ participation : a driving factors analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), 8267-8277 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-018-3858-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marhaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozière Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Cumulative Regret for Continuous Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 617, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Choices in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Chiang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Freminville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 727-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile black-box optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3389838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.338 - 345, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7256911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Mei-Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Shing Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan. pp.530 - 531, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIG.2015.7317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.1458 - 1465, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7257060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE -THIN FILM & ADVANCED SILICON SOLUTIONS 2014- LIGHT TRAPPING IN HOLES OR PYRAMID PATTERNS FOR THIN FILM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Seassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoVoltaic Technical Conference - Advanced materials and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution Algorithm Applied to Non-Stationary Bandit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Congress on Evolutionary Computation (IEEE CEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ho-Chi-Minh-Ville, Vietnam. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM-ND, LU-HF AND MN-CR COMPOSITIONS OF EUCRITE, DIOGENITE AND UNGROUPED ACHONDRITES: IMPLICATIONS FOR THE FORMATION AND SOURCES OF DIFFERENTIATED PLANETESIMALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019(LPIContrib.No.2157)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.80 - 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy optimization convergence rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.223--224, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl seminar 13271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dagstuhl, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jialin Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin LIU's homepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Introduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a ph.D student (since April 2013) working on the project </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRIA), supervised by </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My ph.D topic is &amp;quot;Strategy Optimization With Uncertainties, with Applications in Energy Management&amp;quot;. I'm a member of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> group (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office 2028, DIGITEO, bâtiment 660, Université Paris-Sud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rue Noetzlin, 91190 Gif-sur-Yvette, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : jialin.liu(@)inria.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CVs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main Topics of Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reinforcement Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithm Selection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From April 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ph.D in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master's degree in </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Biostatistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Engineer's degree in Computer Science (Network, Artificial Intelligence), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech'Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">July, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bachelor's degree in Opto-electronic Information Engineering, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong University of Science and Technology (HUST)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 1st-year of Master in Computer Science, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 4th-year of Engineering in Computer Science, Polytech'Paris-Sud. 2013-2014.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS2 and TPs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer and Internet Certificate, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-Scale Synthesis of Molecularly Engineered 2D Covalent Organic Framework Films for Highly-Sensitive and Rapid-Response Humidity Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (17), pp.e17182. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chaufray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.117058. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2026.117058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pramanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cho Sandar Htet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Manjón-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beamforming Through Reconfigurable Intelligent Surfaces in Single-User MIMO Systems: SNR Distribution and Scaling Laws in the Presence of Channel Fading and Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xuewen qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3021058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing performance of a multi-pad PICOSEC-Micromegas detector prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bortfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brunbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Desforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 993, pp.165076. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05158052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cooling rate below Ms on the martensitic transformation in a low alloy medium-carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.234-242. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature infrared spectrum and atomic-scale structure of hydrous defects in diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.505-520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-32-505-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAI-Based Interfacial Layer for High-Efficiency and Stable Solar Cells Based on a MACl-Mediated Grown FA 0.94 MA 0.06 PbI 3 Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daming Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.37197-37207. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c09970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes in arithmetic progressions with friable indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9480-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a certain non-split cubic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de La Bretèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Destagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (12), pp.2435-2446. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning in explaining nonprofit organizations’ participation : a driving factors analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), 8267-8277 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-018-3858-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marhaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozière Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Cumulative Regret for Continuous Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 617, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Choices in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Chiang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Freminville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 727-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile black-box optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3389838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.1458 - 1465, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7257060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.338 - 345, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7256911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Mei-Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Shing Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan. pp.530 - 531, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIG.2015.7317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ho-Chi-Minh-Ville, Vietnam. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE -THIN FILM & ADVANCED SILICON SOLUTIONS 2014- LIGHT TRAPPING IN HOLES OR PYRAMID PATTERNS FOR THIN FILM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Seassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoVoltaic Technical Conference - Advanced materials and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution Algorithm Applied to Non-Stationary Bandit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Congress on Evolutionary Computation (IEEE CEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM-ND, LU-HF AND MN-CR COMPOSITIONS OF EUCRITE, DIOGENITE AND UNGROUPED ACHONDRITES: IMPLICATIONS FOR THE FORMATION AND SOURCES OF DIFFERENTIATED PLANETESIMALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019(LPIContrib.No.2157)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.80 - 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy optimization convergence rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.223--224, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl seminar 13271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dagstuhl, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCF638D7"/>
+    <w:nsid w:val="9B7F1C2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F624BA30"/>
+    <w:nsid w:val="201D4021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39F69A01"/>
+    <w:nsid w:val="3453D1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BFE530FB"/>
+    <w:nsid w:val="42179244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~teytaud/post.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~teytaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~marc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tao.lri.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/saclay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_en_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_fr_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibs.u-psud.fr/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hust.edu.cn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/reseauxAPP4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05158052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bortfeldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desforge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.02.075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xuewen qian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kammoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S Alouini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3021058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-505-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coolen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09970" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianya Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9480-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Destagnol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9543-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyuan Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3858-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalouat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Orobtchouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seassal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~teytaud/post.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~teytaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~marc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tao.lri.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/saclay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_en_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_fr_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibs.u-psud.fr/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hust.edu.cn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/reseauxAPP4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyu Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.117058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xuewen qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kammoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S Alouini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3021058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05158052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bortfeldt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.02.075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-505-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coolen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianya Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9480-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Destagnol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9543-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3858-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalouat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Orobtchouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seassal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>