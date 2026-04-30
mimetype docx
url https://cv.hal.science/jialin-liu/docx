--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jialin Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin LIU's homepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Introduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a ph.D student (since April 2013) working on the project </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRIA), supervised by </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My ph.D topic is &amp;quot;Strategy Optimization With Uncertainties, with Applications in Energy Management&amp;quot;. I'm a member of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> group (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office 2028, DIGITEO, bâtiment 660, Université Paris-Sud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rue Noetzlin, 91190 Gif-sur-Yvette, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : jialin.liu(@)inria.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CVs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main Topics of Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reinforcement Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithm Selection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From April 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ph.D in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master's degree in </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Biostatistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Engineer's degree in Computer Science (Network, Artificial Intelligence), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech'Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">July, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bachelor's degree in Opto-electronic Information Engineering, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong University of Science and Technology (HUST)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 1st-year of Master in Computer Science, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 4th-year of Engineering in Computer Science, Polytech'Paris-Sud. 2013-2014.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS2 and TPs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer and Internet Certificate, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-Scale Synthesis of Molecularly Engineered 2D Covalent Organic Framework Films for Highly-Sensitive and Rapid-Response Humidity Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (17), pp.e17182. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chaufray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.117058. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2026.117058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pramanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cho Sandar Htet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Manjón-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beamforming Through Reconfigurable Intelligent Surfaces in Single-User MIMO Systems: SNR Distribution and Scaling Laws in the Presence of Channel Fading and Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xuewen qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3021058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing performance of a multi-pad PICOSEC-Micromegas detector prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bortfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brunbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Desforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 993, pp.165076. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05158052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cooling rate below Ms on the martensitic transformation in a low alloy medium-carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.234-242. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature infrared spectrum and atomic-scale structure of hydrous defects in diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.505-520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-32-505-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAI-Based Interfacial Layer for High-Efficiency and Stable Solar Cells Based on a MACl-Mediated Grown FA 0.94 MA 0.06 PbI 3 Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daming Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.37197-37207. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c09970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes in arithmetic progressions with friable indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9480-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a certain non-split cubic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de La Bretèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Destagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (12), pp.2435-2446. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning in explaining nonprofit organizations’ participation : a driving factors analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), 8267-8277 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-018-3858-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marhaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozière Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Cumulative Regret for Continuous Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 617, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Choices in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Chiang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Freminville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 727-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile black-box optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3389838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.1458 - 1465, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7257060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.338 - 345, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7256911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Mei-Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Shing Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan. pp.530 - 531, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIG.2015.7317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ho-Chi-Minh-Ville, Vietnam. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE -THIN FILM & ADVANCED SILICON SOLUTIONS 2014- LIGHT TRAPPING IN HOLES OR PYRAMID PATTERNS FOR THIN FILM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Seassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoVoltaic Technical Conference - Advanced materials and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution Algorithm Applied to Non-Stationary Bandit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Congress on Evolutionary Computation (IEEE CEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM-ND, LU-HF AND MN-CR COMPOSITIONS OF EUCRITE, DIOGENITE AND UNGROUPED ACHONDRITES: IMPLICATIONS FOR THE FORMATION AND SOURCES OF DIFFERENTIATED PLANETESIMALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019(LPIContrib.No.2157)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.80 - 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy optimization convergence rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.223--224, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl seminar 13271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dagstuhl, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jialin Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin LIU's homepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Introduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a ph.D student (since April 2013) working on the project </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRIA), supervised by </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. My ph.D topic is &amp;quot;Strategy Optimization With Uncertainties, with Applications in Energy Management&amp;quot;. I'm a member of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> group (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office 2028, DIGITEO, bâtiment 660, Université Paris-Sud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rue Noetzlin, 91190 Gif-sur-Yvette, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : jialin.liu(@)inria.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CVs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main Topics of Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reinforcement Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithm Selection</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From April 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ph.D in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">January 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Master's degree in </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Biostatistics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">September, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Engineer's degree in Computer Science (Network, Artificial Intelligence), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech'Paris-Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">July, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Bachelor's degree in Opto-electronic Information Engineering, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong University of Science and Technology (HUST)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 1st-year of Master in Computer Science, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Networks, 4th-year of Engineering in Computer Science, Polytech'Paris-Sud. 2013-2014.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS2 and TPs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer and Internet Certificate, Université Paris-Sud. 2013-2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafer-Scale Synthesis of Molecularly Engineered 2D Covalent Organic Framework Films for Highly-Sensitive and Rapid-Response Humidity Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangyu Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (17), pp.e17182. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chaufray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 453, pp.117058. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2026.117058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic structural description of the ferrielectric polar phase involving non-coplanar cation displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pramanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cho Sandar Htet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Manjón-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.116426. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beamforming Through Reconfigurable Intelligent Surfaces in Single-User MIMO Systems: SNR Distribution and Scaling Laws in the Presence of Channel Fading and Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xuewen qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3021058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing performance of a multi-pad PICOSEC-Micromegas detector prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bortfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Brunbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Desforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 993, pp.165076. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05158052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the cooling rate below Ms on the martensitic transformation in a low alloy medium-carbon steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.234-242. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature infrared spectrum and atomic-scale structure of hydrous defects in diopside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.505-520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-32-505-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAI-Based Interfacial Layer for High-Efficiency and Stable Solar Cells Based on a MACl-Mediated Grown FA 0.94 MA 0.06 PbI 3 Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daming Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pauporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.37197-37207. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c09970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes in arithmetic progressions with friable indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Xi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9480-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a certain non-split cubic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de La Bretèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Destagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (12), pp.2435-2446. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11425-018-9543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning in explaining nonprofit organizations’ participation : a driving factors analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), 8267-8277 p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-018-3858-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S W Cheong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in-flight synchrotron X-ray absorption and photoemission study of carbon soot nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Ouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Marhaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.36495. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01409226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozière Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and Cumulative Regret for Continuous Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 617, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of microbial carbon sequestration in the ocean – future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5285-5306. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5285-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Choices in Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Wei Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Chiang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Freminville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 727-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile black-box optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3389838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.1458 - 1465, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7257060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Yuan Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Nung Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsang-Cheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.338 - 345, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2015.7256911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Mei-Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Shiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Shing Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan. pp.530 - 531, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIG.2015.7317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joseph Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ho-Chi-Minh-Ville, Vietnam. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE -THIN FILM & ADVANCED SILICON SOLUTIONS 2014- LIGHT TRAPPING IN HOLES OR PYRAMID PATTERNS FOR THIN FILM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lalouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Seassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoVoltaic Technical Conference - Advanced materials and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Evolution Algorithm Applied to Non-Stationary Bandit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Congress on Evolutionary Computation (IEEE CEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM-ND, LU-HF AND MN-CR COMPOSITIONS OF EUCRITE, DIOGENITE AND UNGROUPED ACHONDRITES: IMPLICATIONS FOR THE FORMATION AND SOURCES OF DIFFERENTIATED PLANETESIMALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019(LPIContrib.No.2157)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.80 - 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy optimization convergence rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.223--224, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Astete-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Cauwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Couetoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl seminar 13271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dagstuhl, Germany. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B7F1C2E"/>
+    <w:nsid w:val="2A1CF574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="201D4021"/>
+    <w:nsid w:val="EF5E43B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3453D1F9"/>
+    <w:nsid w:val="A5FEF9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42179244"/>
+    <w:nsid w:val="B05E8620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~teytaud/post.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~teytaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~marc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tao.lri.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/saclay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_en_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_fr_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibs.u-psud.fr/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hust.edu.cn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/reseauxAPP4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyu Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.117058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xuewen qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kammoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S Alouini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3021058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05158052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bortfeldt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.02.075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-505-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coolen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianya Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9480-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Destagnol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9543-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3858-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalouat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Orobtchouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seassal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~teytaud/post.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~teytaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~marc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tao.lri.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/saclay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_en_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lri.fr/~liu/cv_fr_LIU_Jialin.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibs.u-psud.fr/index.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hust.edu.cn/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lri.fr/~liu/reseauxAPP4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyu Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawen Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chaufray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.117058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pramanik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Sandar Htet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Manj&#243;n-Sanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ullah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xuewen qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kammoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S Alouini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3021058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05158052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bortfeldt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03196654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hong Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.02.075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-32-505-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coolen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pauport&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c09970" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianya Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9480-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Destagnol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-018-9543-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Gong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-018-3858-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Ouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laffon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marhaba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36495" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308012v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jiao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robinson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baltar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5285-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lalouat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Orobtchouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seassal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>