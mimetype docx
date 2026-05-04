--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -127,455 +127,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying MCI Subtypes in Community-Dwelling Elderly Using Cross-Sectional and Longitudinal MRI-Based Biomarkers</w:t>
+                <w:t xml:space="preserve">Longitudinally Guided Super-Resolution of Neonatal Brain Magnetic Resonance Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Guan</w:t>
+                <w:t xml:space="preserve">Yongqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
+                <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyang Jiang</w:t>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dacheng Tao</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jicong Zhang</w:t>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.309 - 309. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2017.2786161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593241v1</w:t>
+                <w:t xml:space="preserve">hal-01703342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single- and Multiple-Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2017.2756072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinally Guided Super-Resolution of Neonatal Brain Magnetic Resonance Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying MCI Subtypes in Community-Dwelling Elderly Using Cross-Sectional and Longitudinal MRI-Based Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqin Zhang</w:t>
+                <w:t xml:space="preserve">Jiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Dacheng Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+                <w:t xml:space="preserve">Jicong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.309 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2017.2786161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703342v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Director Field Analysis (DFA): Exploring Local White Matter Geometric Structure in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -603,356 +603,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SR-HARDI: Spatially Regularizing High Angular Resolution Diffusion Imaging</w:t>
+                <w:t xml:space="preserve">Fast, accurate 2D-MR relaxation exchange spectroscopy (REXSY): Beyond compressed sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shangbang Rao</w:t>
+                <w:t xml:space="preserve">Ruiliang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph G. Ibrahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dan Benjamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hongtu Zhu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10618600.2015.1105750⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485555v1</w:t>
+                <w:t xml:space="preserve">hal-01485538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, accurate 2D-MR relaxation exchange spectroscopy (REXSY): Beyond compressed sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SR-HARDI: Spatially Regularizing High Angular Resolution Diffusion Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangbang Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiliang Bai</w:t>
+                <w:t xml:space="preserve">Joseph G. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Benjamini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
+                <w:t xml:space="preserve">Hongtu Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4964144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2015.1105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485538v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRTV: MR Image Super-Resolution with Low-Rank and Total Variation Regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1003,77 +1003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guorong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Negative Spherical Deconvolution (NNSD) for estimation of fiber Orientation Distribution Function in single-/multi-shell diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Tianzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.750-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion magnetic resonance imaging for Brainnetome: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianming Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kardassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 267 (22), pp.15849-15860</w:t>
@@ -1489,103 +1489,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantifying Local Geometric Structures of Fiber Tracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiliang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jicong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.392-400, </w:t>
@@ -1617,723 +1617,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Local White Matter Geometric Structure in diffusion MRI Using Director Field Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Director Field Analysis to Explore Local White Matter Geometric Structure in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Scientific Meeting and Exhibition of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hawai, United States</w:t>
+              <w:t xml:space="preserve">25th Biennal International Conference on Information Processing in Medical Imaging (IPMI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boone, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511564v1</w:t>
+                <w:t xml:space="preserve">hal-01511573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Director Field Analysis to Explore Local White Matter Geometric Structure in diffusion MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring Local White Matter Geometric Structure in diffusion MRI Using Director Field Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennal International Conference on Information Processing in Medical Imaging (IPMI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boone, United States</w:t>
+              <w:t xml:space="preserve">25th Scientific Meeting and Exhibition of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511573v1</w:t>
+                <w:t xml:space="preserve">hal-01511564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Single and Multiple Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint 6D k-q Space Compressed Sensing for Accelerated High Angular Resolution Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Biennial International Conference on Information Processing in Medical Imaging (IPMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sleat, United Kingdom. pp.782-793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154774v1</w:t>
+                <w:t xml:space="preserve">hal-01356133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution Reconstruction of Diffusion-Weighted Images Using 4D Low-Rank and Total Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Shi</w:t>
+                <w:t xml:space="preserve">Novel Single and Multiple Shell Gradient Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Diffusion MRI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Scientific Meeting and Exhibition of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485760v1</w:t>
+                <w:t xml:space="preserve">hal-01154773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Single and Multiple Shell Gradient Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-Resolution Reconstruction of Diffusion-Weighted Images Using 4D Low-Rank and Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Scientific Meeting and Exhibition of the ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154773v1</w:t>
+                <w:t xml:space="preserve">hal-01485760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint 6D k-q Space Compressed Sensing for Accelerated High Angular Resolution Diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Single and Multiple Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Biennial International Conference on Information Processing in Medical Imaging (IPMI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356133v1</w:t>
+                <w:t xml:space="preserve">hal-01154774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,654 +2352,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multiple Shell Sampling Design in dMRI Using Spherical code and Mixed Integer Linear Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Single- and Multiple-Shell Sampling Schemes for Diffusion MRI Using Spherical Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Italy. pp.2558</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011892v1</w:t>
+                <w:t xml:space="preserve">hal-01011897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-margin based representation learning from multiple atlases for Alzheimer's disease classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Min</w:t>
+                <w:t xml:space="preserve">Longitudinal guided super-resolution reconstruction of neonatal brain MR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
+              <w:t xml:space="preserve">International Workshop on Spatio-temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_27⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14905-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485561v1</w:t>
+                <w:t xml:space="preserve">hal-01485756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint k-q Space Compressed Sensing for Accelerated Multi-Shell Acquisition and Reconstruction of the diffusion signal and Ensemble Average Propagator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Italy. pp.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Single- and Multiple-Shell Sampling Schemes for Diffusion MRI Using Spherical Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and Multiple Shell Sampling Design in dMRI Using Spherical code and Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United States. pp.8</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Italy. pp.2558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011897v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal guided super-resolution reconstruction of neonatal brain MR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Shi</w:t>
+                <w:t xml:space="preserve">Maximum-margin based representation learning from multiple atlases for Alzheimer's disease classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">True Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spatio-temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14905-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485756v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Negative Spherical Deconvolution (NNSD) for Fiber Orientation Distribution Function Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop Computational Diffusion and Brain Connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.81-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3027,464 +3027,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Spherical Deconvolution for Fiber Orientation Distribution Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regularized Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Dinggang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yap Pew-Thian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Meeting and Exhibition of the (ISMRM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967831v1</w:t>
+                <w:t xml:space="preserve">hal-00824507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Rank Total Variation for Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yap Pew-Thian</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824507v1</w:t>
+                <w:t xml:space="preserve">hal-01485563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Total Variation for Image Super-Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Shi</w:t>
+                <w:t xml:space="preserve">Non-Negative Spherical Deconvolution for Fiber Orientation Distribution Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Meeting and Exhibition of the (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485563v1</w:t>
+                <w:t xml:space="preserve">hal-00967831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Local Non-Negative Spherical Deconvolution for Single and Multiple Shell Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARDI Reconstruction Challenge, International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Deﬁnite EAP and ODF Estimation via a Uniﬁed Multi-Shell HARDI Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,415 +3607,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian Framework for Ensemble Average Propagator Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615436v1</w:t>
+                <w:t xml:space="preserve">inria-00615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Merlet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Computational Diffusion MRI - CDMRI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Riemannian Framework for Ensemble Average Propagator Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615437v1</w:t>
+                <w:t xml:space="preserve">inria-00615436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis and Practical Insights on EAP Estimation via a Unified HARDI Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,64 +4066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Multiple Q-shells experiments for Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,64 +4191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeomorphism Invariant Riemannian Framework for Ensemble Average Propagator Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Polar Fourier EAP and ODF Reconstruction via Compressed Sensing in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,286 +4401,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Median and Its Applications for Orientation Distribution Function Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fast, Model-Free , Analytical ODF Reconstruction from the Q-Space Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Scientific Meeting and Exhibition of the (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497246v1</w:t>
+                <w:t xml:space="preserve">inria-00497243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, model-free, analytical diffusion PDF profile estimation from the DWI signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Riemannian Median and Its Applications for Orientation Distribution Function Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18th Scientific Meeting and Exhibition of the (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497244v1</w:t>
+                <w:t xml:space="preserve">inria-00497246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Model-Free , Analytical ODF Reconstruction from the Q-Space Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fast, model-free, analytical diffusion PDF profile estimation from the DWI signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,94 +4701,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497243v1</w:t>
+                <w:t xml:space="preserve">inria-00497244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free and Analytical EAP Reconstruction via Spherical Polar Fourier Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,64 +4848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free, Regularized, Fast, and Robust Analytical Orientation Distribution Function Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,64 +4956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian Framework for Orientation Distribution Function Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Mean Shift Functional Detection in the Functional Space for Task and Resting-state fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,64 +5364,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Magnetic Resonance Imaging (dMRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtu Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Neuroimaging Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5478,51 +5478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Processing of Ensemble Average Propagator and Its Features in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université Nice Sophia Antipolis, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5718,51 +5718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Tao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pew-Thian Yap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Basser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2756072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2786161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbang Rao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2015.1105750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiliang Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benjamini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Tianzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianming Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-012-1245-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.A. Ladias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hadzopoulou-Cladaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kardassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00931-1_45" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_62" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=True Price" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14905-9_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Dinggang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Pew-Thian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_80" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Weiming" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00759048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pew-Thian Yap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2786161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Basser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2756072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiliang Bai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benjamini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbang Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Ibrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2015.1105750" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Tianzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianming Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-012-1245-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.A. Ladias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hadzopoulou-Cladaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kardassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00931-1_45" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_62" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14905-9_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=True Price" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_27" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Dinggang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Pew-Thian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Weiming" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00759048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>