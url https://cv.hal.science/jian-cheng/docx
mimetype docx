--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -127,455 +127,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinally Guided Super-Resolution of Neonatal Brain Magnetic Resonance Images</w:t>
+                <w:t xml:space="preserve">Classifying MCI Subtypes in Community-Dwelling Elderly Using Cross-Sectional and Longitudinal MRI-Based Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqin Zhang</w:t>
+                <w:t xml:space="preserve">Hao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Shi</w:t>
+                <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cheng</w:t>
+                <w:t xml:space="preserve">Jiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Dacheng Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+                <w:t xml:space="preserve">Jicong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.309 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2017.2786161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703342v1</w:t>
+                <w:t xml:space="preserve">hal-01593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single- and Multiple-Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2017.2756072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying MCI Subtypes in Community-Dwelling Elderly Using Cross-Sectional and Longitudinal MRI-Based Biomarkers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinally Guided Super-Resolution of Neonatal Brain Magnetic Resonance Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyang Jiang</w:t>
+                <w:t xml:space="preserve">Yongqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dacheng Tao</w:t>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jicong Zhang</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.309 - 309. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2017.00309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2017.2786161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593241v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Director Field Analysis (DFA): Exploring Local White Matter Geometric Structure in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -603,356 +603,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, accurate 2D-MR relaxation exchange spectroscopy (REXSY): Beyond compressed sensing</w:t>
+                <w:t xml:space="preserve">SR-HARDI: Spatially Regularizing High Angular Resolution Diffusion Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiliang Bai</w:t>
+                <w:t xml:space="preserve">Shangbang Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Benjamini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joseph G. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtu Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964144⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618600.2015.1105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485538v1</w:t>
+                <w:t xml:space="preserve">hal-01485555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SR-HARDI: Spatially Regularizing High Angular Resolution Diffusion Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast, accurate 2D-MR relaxation exchange spectroscopy (REXSY): Beyond compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph G. Ibrahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ruiliang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Benjamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hongtu Zhu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10618600.2015.1105750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4964144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485555v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRTV: MR Image Super-Resolution with Low-Rank and Total Variation Regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1003,77 +1003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guorong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,103 +1107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Negative Spherical Deconvolution (NNSD) for estimation of fiber Orientation Distribution Function in single-/multi-shell diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Tianzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.750-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion magnetic resonance imaging for Brainnetome: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianming Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kardassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 267 (22), pp.15849-15860</w:t>
@@ -1489,103 +1489,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantifying Local Geometric Structures of Fiber Tracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiliang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jicong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.392-400, </w:t>
@@ -1623,64 +1623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Director Field Analysis to Explore Local White Matter Geometric Structure in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Biennal International Conference on Information Processing in Medical Imaging (IPMI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boone, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1705,64 +1705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Local White Matter Geometric Structure in diffusion MRI Using Director Field Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Scientific Meeting and Exhibition of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,559 +1781,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint 6D k-q Space Compressed Sensing for Accelerated High Angular Resolution Diffusion MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel Single and Multiple Shell Gradient Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Biennial International Conference on Information Processing in Medical Imaging (IPMI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Scientific Meeting and Exhibition of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356133v1</w:t>
+                <w:t xml:space="preserve">hal-01154773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Single and Multiple Shell Gradient Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint 6D k-q Space Compressed Sensing for Accelerated High Angular Resolution Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Scientific Meeting and Exhibition of the ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Biennial International Conference on Information Processing in Medical Imaging (IPMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sleat, United Kingdom. pp.782-793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154773v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution Reconstruction of Diffusion-Weighted Images Using 4D Low-Rank and Total Variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel Single and Multiple Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Diffusion MRI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485760v1</w:t>
+                <w:t xml:space="preserve">hal-01154774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Single and Multiple Shell Uniform Sampling Schemes for Diffusion MRI Using Spherical Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Super-Resolution Reconstruction of Diffusion-Weighted Images Using 4D Low-Rank and Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154774v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Basser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Single- and Multiple-Shell Sampling Schemes for Diffusion MRI Using Spherical Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,103 +2453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal guided super-resolution reconstruction of neonatal brain MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spatio-temporal Image Analysis for Longitudinal and Time-Series Image Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,429 +2577,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint k-q Space Compressed Sensing for Accelerated Multi-Shell Acquisition and Reconstruction of the diffusion signal and Ensemble Average Propagator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single and Multiple Shell Sampling Design in dMRI Using Spherical code and Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Italy. pp.664</w:t>
+              <w:t xml:space="preserve">, May 2014, Italy. pp.2558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011893v1</w:t>
+                <w:t xml:space="preserve">hal-01011892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and Multiple Shell Sampling Design in dMRI Using Spherical code and Mixed Integer Linear Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maximum-margin based representation learning from multiple atlases for Alzheimer's disease classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">True Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011892v1</w:t>
+                <w:t xml:space="preserve">hal-01485561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-margin based representation learning from multiple atlases for Alzheimer's disease classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint k-q Space Compressed Sensing for Accelerated Multi-Shell Acquisition and Reconstruction of the diffusion signal and Ensemble Average Propagator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Italy. pp.664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10470-6_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485561v1</w:t>
+                <w:t xml:space="preserve">hal-01011893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Negative Spherical Deconvolution (NNSD) for Fiber Orientation Distribution Function Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop Computational Diffusion and Brain Connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.81-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3027,464 +3027,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-Negative Spherical Deconvolution for Fiber Orientation Distribution Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yap Pew-Thian</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Meeting and Exhibition of the (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824507v1</w:t>
+                <w:t xml:space="preserve">hal-00967831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Total Variation for Image Super-Resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regularized Spherical Polar Fourier Diffusion MRI with Optimal Dictionary Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Dinggang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yap Pew-Thian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_20⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan. pp.639-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485563v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Negative Spherical Deconvolution for Fiber Orientation Distribution Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-Rank Total Variation for Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Meeting and Exhibition of the (ISMRM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40811-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967831v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Local Non-Negative Spherical Deconvolution for Single and Multiple Shell Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pew-Thian Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARDI Reconstruction Challenge, International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegative Deﬁnite EAP and ODF Estimation via a Uniﬁed Multi-Shell HARDI Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,415 +3607,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Riemannian Framework for Ensemble Average Propagator Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Merlet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615437v1</w:t>
+                <w:t xml:space="preserve">inria-00615436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Computational Diffusion MRI - CDMRI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian Framework for Ensemble Average Propagator Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compressive Sensing Ensemble Average Propagator Estimation via L1 Spherical Polar Fourier Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615436v1</w:t>
+                <w:t xml:space="preserve">inria-00615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis and Practical Insights on EAP Estimation via a Unified HARDI Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,64 +4066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Multiple Q-shells experiments for Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,64 +4191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeomorphism Invariant Riemannian Framework for Ensemble Average Propagator Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Polar Fourier EAP and ODF Reconstruction via Compressed Sensing in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,286 +4401,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Model-Free , Analytical ODF Reconstruction from the Q-Space Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Riemannian Median and Its Applications for Orientation Distribution Function Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">18th Scientific Meeting and Exhibition of the (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497243v1</w:t>
+                <w:t xml:space="preserve">inria-00497246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Median and Its Applications for Orientation Distribution Function Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast, model-free, analytical diffusion PDF profile estimation from the DWI signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Scientific Meeting and Exhibition of the (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497246v1</w:t>
+                <w:t xml:space="preserve">inria-00497244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, model-free, analytical diffusion PDF profile estimation from the DWI signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast, Model-Free , Analytical ODF Reconstruction from the Q-Space Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,94 +4701,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Sixteenth Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00497244v1</w:t>
+                <w:t xml:space="preserve">inria-00497243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free and Analytical EAP Reconstruction via Spherical Polar Fourier Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,64 +4848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free, Regularized, Fast, and Robust Analytical Orientation Distribution Function Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,64 +4956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian Framework for Orientation Distribution Function Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Mean Shift Functional Detection in the Functional Space for Task and Resting-state fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,64 +5364,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Magnetic Resonance Imaging (dMRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtu Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Neuroimaging Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5478,51 +5478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Processing of Ensemble Average Propagator and Its Features in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université Nice Sophia Antipolis, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5718,51 +5718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pew-Thian Yap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2786161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Basser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2756072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00309" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiliang Bai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benjamini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbang Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Ibrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2015.1105750" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Tianzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianming Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-012-1245-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.A. Ladias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hadzopoulou-Cladaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kardassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00931-1_45" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_62" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14905-9_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=True Price" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_27" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Dinggang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Pew-Thian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Weiming" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00759048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Guan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Tao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2017.00309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pew-Thian Yap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Basser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2756072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2017.2786161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangbang Rao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Ibrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtu Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2015.1105750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiliang Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benjamini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Tianzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianming Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzi Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12264-012-1245-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.A. Ladias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hadzopoulou-Cladaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kardassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00931-1_45" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_62" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14905-9_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=True Price" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10470-6_27" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Dinggang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yap Pew-Thian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_80" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40811-3_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_39" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_72" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Jiang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Weiming" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfei Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2008.4587516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00759048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>