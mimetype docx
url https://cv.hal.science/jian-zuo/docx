--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -598,291 +598,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cadet</w:t>
+                <w:t xml:space="preserve">Data-driven prognostics based on time-frequency analysis and symbolic recurrent neural network for fuel cells under dynamic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (May), pp.109123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626797v1</w:t>
+                <w:t xml:space="preserve">hal-03956056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven prognostics based on time-frequency analysis and symbolic recurrent neural network for fuel cells under dynamic load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manfeng Dou</w:t>
+                <w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233 (May), pp.109123. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956056v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and microbial community of an expanded granular sludge bed reactor in the treatment of cephalosporin wastewater</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfeng Dou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Qin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiwen Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntila Tharabenjasin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nateetip Krishnamra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00263.2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03865568v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfeng Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.12.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Qin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiwen Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntila Tharabenjasin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nateetip Krishnamra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00263.2013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03865568v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>