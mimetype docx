--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -199,1532 +199,1532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+                <w:t xml:space="preserve">Piezo1 activation suppresses bone marrow adipogenesis to prevent osteoporosis by inhibiting a mechanoinflammatory autocrine loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baile Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+                <w:t xml:space="preserve">Qin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lai Yee Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41392-025-02455-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384028v1</w:t>
+                <w:t xml:space="preserve">hal-05371088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo1 activation suppresses bone marrow adipogenesis to prevent osteoporosis by inhibiting a mechanoinflammatory autocrine loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baile Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Wang</w:t>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Arhatte</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Yee Cheong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.357. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41392-025-02455-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371088v1</w:t>
+                <w:t xml:space="preserve">hal-05384028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Humidity Sensing in π-Conjugated Molecular Assemblies through the Engineering of Electron/Proton Transport and Device Interfaces</w:t>
+                <w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+                <w:t xml:space="preserve">Chong Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
+                <w:t xml:space="preserve">Shunkun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c10119⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591946v1</w:t>
+                <w:t xml:space="preserve">hal-04364354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Performance Humidity Sensing in π-Conjugated Molecular Assemblies through the Engineering of Electron/Proton Transport and Device Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Bian</w:t>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunkun Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Félix Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Zio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (6), pp.2546-2555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364354v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL regions and candidate genes for growth and feed efficiency in broilers</w:t>
+                <w:t xml:space="preserve">The contribution of insects to global forest deadwood decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Sebastian Seibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiqing Zheng</w:t>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiping Zhao</w:t>
+                <w:t xml:space="preserve">Torsten Hothorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Rupert Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ulyshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00608-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 597 (7874), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03740-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134010v1</w:t>
+                <w:t xml:space="preserve">hal-03340602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A method for fault diagnosis in evolving environment using unlabeled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.5231-5239. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (1), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X20946529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434758v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of insects to global forest deadwood decomposition</w:t>
+                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Seibold</w:t>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Rammer</w:t>
+                <w:t xml:space="preserve">Andrew Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Hothorn</w:t>
+                <w:t xml:space="preserve">Peter Nadazdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Seidl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Ulyshen</w:t>
+                <w:t xml:space="preserve">Peter Siffalovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03740-8⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.5231-5239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340602v1</w:t>
+                <w:t xml:space="preserve">hal-03434758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for fault diagnosis in evolving environment using unlabeled data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-ion collider in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele P. Anderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Hu</w:t>
+                <w:t xml:space="preserve">Valerio Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Baraldi</w:t>
+                <w:t xml:space="preserve">Xu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Maio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningbo Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1748006X20946529⟩</w:t>
+              <w:t xml:space="preserve">Front.Phys.(Beijing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.64701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11467-021-1062-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480160v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-ion collider in China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-organic frameworks for advanced drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Bertone</w:t>
+                <w:t xml:space="preserve">Siyu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Cao</w:t>
+                <w:t xml:space="preserve">Li Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Chang</w:t>
+                <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningbo Chang</w:t>
+                <w:t xml:space="preserve">Hongyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front.Phys.(Beijing)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11467-021-1062-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2362-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsb.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203683v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic frameworks for advanced drug delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of vibrational mode symmetry and phonon anharmonicity in SbCrSe3 single crystal using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wu</w:t>
+                <w:t xml:space="preserve">Hong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Xiangnan Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Sun</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Xiong</w:t>
+                <w:t xml:space="preserve">Long Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsb.2021.03.019⟩</w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.2824-2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40843-021-1672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455122v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of vibrational mode symmetry and phonon anharmonicity in SbCrSe3 single crystal using Raman spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of QTL regions and candidate genes for growth and feed efficiency in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangnan Gong</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
+                <w:t xml:space="preserve">Maiqing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Zhang</w:t>
+                <w:t xml:space="preserve">Guiping Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Jie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (11), pp.2824-2834. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40843-021-1672-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00608-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453293v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term prediction approach based on long short-term memory neural networks with automatic parameter optimization by Tree-structured Parzen Estimator and applied to time-series data of NPP steam generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.106116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,278 +1752,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization, phases, and transitions in three-dimensional extended Lieb lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the identification of the blood vessel confounding effect in intravoxel incoherent motion (IVIM) Diffusion-Weighted (DW)-MRI in liver: An efficient sparsity based algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Mao</w:t>
+                <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxin Zhong</w:t>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Römer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.174207⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.101637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636458v1</w:t>
+                <w:t xml:space="preserve">hal-02441136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of the blood vessel confounding effect in intravoxel incoherent motion (IVIM) Diffusion-Weighted (DW)-MRI in liver: An efficient sparsity based algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Localization, phases, and transitions in three-dimensional extended Lieb lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
+                <w:t xml:space="preserve">Xiaoyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Jianxin Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, pp.101637. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (17), pp.174207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.174207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441136v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
               </w:r>
@@ -2137,325 +2137,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
+                <w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
+                <w:t xml:space="preserve">Nicholas K Geitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+                <w:t xml:space="preserve">Geert Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pham</w:t>
+                <w:t xml:space="preserve">Ralf Kaegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Lead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382079v1</w:t>
+                <w:t xml:space="preserve">hal-02376852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
+                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Cornelis</w:t>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Kaegi</w:t>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Lead</w:t>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.E121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376852v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jointly Embedding Multiple Single-Cell Omics Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanhao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,103 +2541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation state mining and identification for railway point machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunkun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.432-443. </w:t>
@@ -2809,64 +2809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of feature vector selection and support vector machine for classification of imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2904,64 +2904,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble of Models for Fatigue Crack Growth Prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.49527-49537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,1134 +2989,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180796v1</w:t>
+                <w:t xml:space="preserve">hal-01989177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase-constrained Parallel Magnetic Resonance Imaging Reconstruction Based on Low-rank Matrix Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.4941-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2780921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988976v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Particle Filtering for Prognostics of a Newly Designed Product With a New Parameters Initialization Strategy Based on Reliability Test Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.62564-62573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2018.2876457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989177v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-constrained Parallel Magnetic Resonance Imaging Reconstruction Based on Low-rank Matrix Completion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Longyu Jiang</w:t>
+                <w:t xml:space="preserve">Direct Laser Writing of Graphene Made from Chemical Vapor Deposition for Flexible, Integratable Micro-Supercapacitors with Ultrahigh Power Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianglin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runguo He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Shuilin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Kun Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiasong Wu</w:t>
+                <w:t xml:space="preserve">Fei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.4941-4954. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (27), pp.1801384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2780921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201801384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680426v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Filtering for Prognostics of a Newly Designed Product With a New Parameters Initialization Strategy Based on Reliability Test Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A scalable fuzzy support vector machine for fault detection in transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.62564-62573. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102, pp.36-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2018.2876457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989200v1</w:t>
+                <w:t xml:space="preserve">hal-01786575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Laser Writing of Graphene Made from Chemical Vapor Deposition for Flexible, Integratable Micro-Supercapacitors with Ultrahigh Power Output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex interactions in a novel SCN5A compound mutation associated with long QT and Brugada syndrome: Implications for Na+ channel blocking pharmacotherapy for de novo conduction disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianglin Ye</w:t>
+                <w:t xml:space="preserve">Jason Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huabing Tan</w:t>
+                <w:t xml:space="preserve">Roozbeh Aschar-Sobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuilin Wu</w:t>
+                <w:t xml:space="preserve">Marianne Wauchop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fei Pan</w:t>
+                <w:t xml:space="preserve">Danna Spears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201801384⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049100v1</w:t>
+                <w:t xml:space="preserve">hal-02885639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable fuzzy support vector machine for fault detection in transportation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ViP-CSI Virtual Phantom Chemical Shift Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (4), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-018-0981-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786575v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViP-CSI Virtual Phantom Chemical Shift Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-018-0981-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771213v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex interactions in a novel SCN5A compound mutation associated with long QT and Brugada syndrome: Implications for Na+ channel blocking pharmacotherapy for de novo conduction disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haican Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Bayer</w:t>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Aschar-Sobbi</w:t>
+                <w:t xml:space="preserve">Zhiguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Wauchop</w:t>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danna Spears</w:t>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197273. </w:t>
+              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.92--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885639v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SVM framework for fault detection of the braking system in a high speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.401 - 409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,64 +4150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of peak values in time series data for prognostics of critical components in nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (28), pp.174 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4375,64 +4375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SVR-based ensemble approach for drifting data streams with recurring patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4466,64 +4466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVM hyperparameters tuning for recursive multi-step-ahead prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (12), pp.3749 - 3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4557,64 +4557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive online learning approach for Support Vector Regression: Online-SVR-FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76-77, pp.796 - 809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,64 +4648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature vector regression with efficient hyperparameters tuning and geometric interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.411 - 422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4745,386 +4745,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176328v1</w:t>
+                <w:t xml:space="preserve">hal-01176316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in molecular quantum chemistry contained in the Q-Chem 4 program package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Livshits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini C. Lochan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Luenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Manohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (2), pp.184-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.952696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176316v1</w:t>
+                <w:t xml:space="preserve">hal-01389004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in molecular quantum chemistry contained in the Q-Chem 4 program package</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.952696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389004v1</w:t>
+                <w:t xml:space="preserve">hal-01176328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Central Role for GRB10 in Regulation of Islet Function in Man</w:t>
               </w:r>
@@ -5238,338 +5238,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Individual Primary Cell Capture Using Locally Bio-Functionalized Micropores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shape effect on a single-nanoparticle-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu-Donné Baganizi</w:t>
+                <w:t xml:space="preserve">Ying Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57717. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/28/285502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983220v1</w:t>
+                <w:t xml:space="preserve">hal-01814475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape effect on a single-nanoparticle-based plasmonic nanosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Individual Primary Cell Capture Using Locally Bio-Functionalized Micropores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongming Shen</w:t>
+                <w:t xml:space="preserve">Radoslaw Bombera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guowei Lu</w:t>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyue Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Gu</w:t>
+                <w:t xml:space="preserve">Dieu-Donné Baganizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (28), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/28/285502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814475v1</w:t>
+                <w:t xml:space="preserve">hal-01983220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selective logging on stand structure and tree species diversity in a subtropical evergreen broad-leaved forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5636,338 +5636,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+                <w:t xml:space="preserve">hal-00790421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790421v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing molecule fluorescence with asymmetrical plasmonic antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,389 +6012,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t>
+                <w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin W. H. Kwok</w:t>
+                <w:t xml:space="preserve">Xinyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andreas P. Gondikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M. Marinakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Wiesner</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.1119-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426194v1</w:t>
+                <w:t xml:space="preserve">hal-01426192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin W. H. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appala R. Badireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyu Yang</w:t>
+                <w:t xml:space="preserve">Clay M. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas P. Gondikas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Mark R. Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-Induced Local Pore-Wall Functionalization for Biosensing: From Micropore to Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sauter-Starace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (7), pp.3254-3261</w:t>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of neuronal network organization by chemical surface functionalization of multi-walled carbon nanotube arrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6557,51 +6557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rad51 paralogues Rad55-Rad57 balance the antirecombinase Srs2 in Rad51 filament formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,90 +6704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanglin Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinghua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
@@ -6825,51 +6825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,51 +6971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Rodriguez I. Zubiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear annexin II negatively regulates growth of LNCaP cells and substitution of ser 11 and 25 to glu prevents nucleo-cytoplasmic shuttling of annexin II.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy A. Rothermund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7305,51 +7305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2336-2343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7500,64 +7500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sparsity-Based Algorithm for Parameter Estimation of the Tri-Exponential Intra Voxel Incoherent Motion (IVIM) Model Application to Diffusion-Weighted MR Imaging in the Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,64 +7647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model ensemble-based prognostic framework for fatigue crack growth prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 2nd International Conference on System Reliability and Safety (ICSRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,64 +7738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNN-FSVM for Fault Detection in High-Speed Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Prognostics and Health Management (ICPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7814,282 +7814,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor fault detection and isolation using Kullback Leibler Divergence : Application to data vibration signals</w:t>
+                <w:t xml:space="preserve">Dynamic reliability assessment and prognostics with monitored data for multiple dependent degradation components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zelig Li</w:t>
+                <w:t xml:space="preserve">E. Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensing, Diagnostics, Prognostics, and Control (SDPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, unknown, France. pp.117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577713v1</w:t>
+                <w:t xml:space="preserve">hal-04365301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic reliability assessment and prognostics with monitored data for multiple dependent degradation components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multisensor fault detection and isolation using Kullback Leibler Divergence : Application to data vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tianzhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Zio</w:t>
+                <w:t xml:space="preserve">Zelig Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Sensing, Diagnostics, Prognostics, and Control (SDPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sdpc.2017.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365301v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for asset prognostics from fleet data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Prognostics and System Health Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8123,64 +8123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Nonstationay Environments: Prognostics of Components in Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8205,64 +8205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Non stationary Environments: Prognostics of Components in Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8287,90 +8287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EFFICIENT ONLINE LEARNING APPROACH FOR SUPPORT VECTOR REGRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second european conference of the prognostics and health management society 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8404,90 +8404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Weighted PSVR-Based Ensembles for Prognostics of Nuclear Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLINS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, João Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,299 +8506,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Prediction for Nuclear Power Plant Failure Scenarios Using an Ensemble-based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Support Vector Regression for Short-Term Prediction of Power Plants Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-5</w:t>
+              <w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Milano, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838785v1</w:t>
+                <w:t xml:space="preserve">hal-00838776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Support Vector Regression for Short-Term Prediction of Power Plants Equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-Term Prediction for Nuclear Power Plant Failure Scenarios Using an Ensemble-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Milano, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">ESREL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838776v1</w:t>
+                <w:t xml:space="preserve">hal-00838785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">galsC: A Language for Event-Driven Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1050-1055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9150,51 +9150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Product Reliability from Customer Reviews Through Natural Language Processing and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,51 +9251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of Fano manifolds with non-pseudoeffective tangent bundle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Höring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9320,151 +9320,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seshadri constants of the anticanonical divisors of Fano manifolds with large index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability of tangent bundles of complete intersections and effective restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373471v1</w:t>
+                <w:t xml:space="preserve">hal-02373473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of tangent bundles of complete intersections and effective restriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seshadri constants of the anticanonical divisors of Fano manifolds with large index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373473v1</w:t>
+                <w:t xml:space="preserve">hal-02373471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEPC Conceptual Design Report: Volume 2 - Physics &amp; Detector</w:t>
               </w:r>
@@ -9600,65 +9600,65 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exponential IVIM MRI model identification : application to the quantification of tissue diffusion and perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Signal and Image processing. Université de Rennes 1, 2020. English. </w:t>
+              <w:t xml:space="preserve">Signal and Image processing. Université de Rennes, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020REN1S115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -9671,51 +9671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of Fano varieties : subsheaves of the tangent bundle and fundamental divisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algebraic Geometry [math.AG]. COMUE Université Côte d'Azur (2015 - 2019), 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018AZUR4038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9742,51 +9742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure prognostics by support vector regression of time series data under stationary/nonstationary environmental and operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale Paris, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ECAP0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9813,51 +9813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation des nanotubes de carbone : de la chimie à la caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9974,51 +9974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF8472B"/>
+    <w:nsid w:val="CF23FFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10205,51 +10205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jie-liu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0895-7598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18572390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baile Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Yee Cheong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02455-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiqing Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00608-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seibold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hothorn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03740-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele P. Anderle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningbo Chang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-021-1062-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2021.03.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Gong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1672-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03636458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zhong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf R&#246;mer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Karas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwu Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushi Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680426v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runguo He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2780921" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049100v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Ye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabing Tan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuilin Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201801384" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-018-0981-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Aschar-Sobbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wauchop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Spears" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197273" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglai Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Livshits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini C. Lochan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Luenser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Manohar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.952696" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenny Poon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reedik M&#228;gi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Prasad B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albert Salehi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004235" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Bombera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Baganizi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057717" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Shen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyue Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/28/285502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takashima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ishigaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Watanabe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0292-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01306e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bibari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/19/195101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10522" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy A. Rothermund" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ayala-Sanmartin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamboor K. Vishwanatha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-4-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Zheng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734252" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_434-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cheong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Fu Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Liu Lu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Rong Zhao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Song" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Huang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02998483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#246;ring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191220v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barreiro Guimar&#227;es da Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanning Gao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Qian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Tully" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03285401v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S115" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02000801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4038" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10152" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jie-liu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0895-7598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18572390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baile Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Yee Cheong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02455-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seibold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hothorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03740-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele P. Anderle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningbo Chang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-021-1062-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2021.03.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Gong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1672-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiqing Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00608-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03636458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zhong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf R&#246;mer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174207" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Karas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwu Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushi Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runguo He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2780921" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Ye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabing Tan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuilin Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201801384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Aschar-Sobbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wauchop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Spears" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-018-0981-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglai Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Livshits" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini C. Lochan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Luenser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Manohar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.952696" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenny Poon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reedik M&#228;gi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Prasad B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albert Salehi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004235" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Shen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyue Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/28/285502" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Bombera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Baganizi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057717" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takashima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ishigaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Watanabe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0292-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01306e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bibari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/19/195101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10522" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy A. Rothermund" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ayala-Sanmartin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamboor K. Vishwanatha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-4-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Zheng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734252" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_434-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cheong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Fu Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Liu Lu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Rong Zhao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Song" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Huang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02998483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#246;ring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191220v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barreiro Guimar&#227;es da Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanning Gao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Qian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Tully" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03285401v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S115" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02000801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4038" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10152" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>