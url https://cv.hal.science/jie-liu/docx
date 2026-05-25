--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -165,7084 +165,7218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo1 activation suppresses bone marrow adipogenesis to prevent osteoporosis by inhibiting a mechanoinflammatory autocrine loop</w:t>
+                <w:t xml:space="preserve">DNA‐Origami‐Assembled Rhodium Nanoantennas for Deep‐UV Label‐Free Single‐Protein Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baile Wang</w:t>
+                <w:t xml:space="preserve">Nicco Corduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malavika Kayyil Veedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiu Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lai Yee Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.357. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (38), pp.e32006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41392-025-02455-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202532006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371088v1</w:t>
+                <w:t xml:space="preserve">hal-05628657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piezo1 activation suppresses bone marrow adipogenesis to prevent osteoporosis by inhibiting a mechanoinflammatory autocrine loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baile Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
+                <w:t xml:space="preserve">Qin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+                <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel El-Benna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lai Yee Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+              <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41392-025-02455-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384028v1</w:t>
+                <w:t xml:space="preserve">hal-05371088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering opsonized zymosan–induced phosphorylation of p47&amp;lt;sup&amp;gt;phox&amp;lt;/sup&amp;gt; and NADPH oxidase activation in human neutrophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong Bian</w:t>
+                <w:t xml:space="preserve">Coralie Pintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunkun Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Nathalie Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Zio</w:t>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel El-Benna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (13), pp.1601-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364354v1</w:t>
+                <w:t xml:space="preserve">hal-05384028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Humidity Sensing in π-Conjugated Molecular Assemblies through the Engineering of Electron/Proton Transport and Device Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust state-of-charge estimation of Li-ion batteries based on multichannel convolutional and bidirectional recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
+                <w:t xml:space="preserve">Chong Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+                <w:t xml:space="preserve">Shunkun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Devaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c10119⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591946v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of insects to global forest deadwood decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Performance Humidity Sensing in π-Conjugated Molecular Assemblies through the Engineering of Electron/Proton Transport and Device Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Seibold</w:t>
+                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Rammer</w:t>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Hothorn</w:t>
+                <w:t xml:space="preserve">Félix Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Seidl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Ulyshen</w:t>
+                <w:t xml:space="preserve">Alessandro Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03740-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (6), pp.2546-2555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340602v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for fault diagnosis in evolving environment using unlabeled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Hu</w:t>
+                <w:t xml:space="preserve">Piero Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Baraldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235 (1), pp.33-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X20946529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of insects to global forest deadwood decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Seibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangfeng Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dunn</w:t>
+                <w:t xml:space="preserve">Torsten Hothorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Nadazdy</w:t>
+                <w:t xml:space="preserve">Rupert Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Siffalovic</w:t>
+                <w:t xml:space="preserve">Michael Ulyshen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.5231-5239. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 597 (7874), pp.77-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03740-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434758v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-ion collider in China</w:t>
+                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele P. Anderle</w:t>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Bertone</w:t>
+                <w:t xml:space="preserve">Andrew Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Cao</w:t>
+                <w:t xml:space="preserve">Peter Nadazdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ningbo Chang</w:t>
+                <w:t xml:space="preserve">Peter Siffalovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front.Phys.(Beijing)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11467-021-1062-0⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.5231-5239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203683v1</w:t>
+                <w:t xml:space="preserve">hal-03434758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic frameworks for advanced drug delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-ion collider in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele P. Anderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu He</w:t>
+                <w:t xml:space="preserve">Valerio Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wu</w:t>
+                <w:t xml:space="preserve">Xu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Lei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ting Xiong</w:t>
+                <w:t xml:space="preserve">Ningbo Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsb.2021.03.019⟩</w:t>
+              <w:t xml:space="preserve">Front.Phys.(Beijing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.64701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11467-021-1062-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455122v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of vibrational mode symmetry and phonon anharmonicity in SbCrSe3 single crystal using Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-organic frameworks for advanced drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Wu</w:t>
+                <w:t xml:space="preserve">Li Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangnan Gong</w:t>
+                <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
+                <w:t xml:space="preserve">Hongyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Ting Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40843-021-1672-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2362-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsb.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453293v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL regions and candidate genes for growth and feed efficiency in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of vibrational mode symmetry and phonon anharmonicity in SbCrSe3 single crystal using Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Xiangnan Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiqing Zheng</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiping Zhao</w:t>
+                <w:t xml:space="preserve">Long Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.2824-2834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00608-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40843-021-1672-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134010v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term prediction approach based on long short-term memory neural networks with automatic parameter optimization by Tree-structured Parzen Estimator and applied to time-series data of NPP steam generators</w:t>
+                <w:t xml:space="preserve">Identification of QTL regions and candidate genes for growth and feed efficiency in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiping Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106116⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00608-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470820v1</w:t>
+                <w:t xml:space="preserve">hal-03134010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of the blood vessel confounding effect in intravoxel incoherent motion (IVIM) Diffusion-Weighted (DW)-MRI in liver: An efficient sparsity based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, pp.101637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2020.101637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization, phases, and transitions in three-dimensional extended Lieb lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A long-term prediction approach based on long short-term memory neural networks with automatic parameter optimization by Tree-structured Parzen Estimator and applied to time-series data of NPP steam generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Römer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.174207⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.106116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2020.106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636458v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+                <w:t xml:space="preserve">Localization, phases, and transitions in three-dimensional extended Lieb lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Assmann</w:t>
+                <w:t xml:space="preserve">Xiaoyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ban-d'Etat</w:t>
+                <w:t xml:space="preserve">Jianxin Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bender</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Römer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (17), pp.174207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.174207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899143v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtering of LiF and other halide crystals in the electronic energy loss regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas K Geitner</w:t>
+                <w:t xml:space="preserve">Walter Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
+                <w:t xml:space="preserve">Brigitte Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Cornelis</w:t>
+                <w:t xml:space="preserve">Markus Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Kaegi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamie Lead</w:t>
+                <w:t xml:space="preserve">Andreas Bergmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (7), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2020-10040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376852v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jointly Embedding Multiple Single-Cell Omics Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanhao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
+                <w:t xml:space="preserve">Ritambhara Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Stafford Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Algorithms in Bioinformatics (WABI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2019.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382079v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly Embedding Multiple Single-Cell Omics Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Degradation state mining and identification for railway point machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunkun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Algorithms in Bioinformatics (WABI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2019.10⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.432-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444746v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation state mining and identification for railway point machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shunkun Yang</w:t>
+                <w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas K Geitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Huang</w:t>
+                <w:t xml:space="preserve">Ralf Kaegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyang Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Jamie Lead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.432-443. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428541v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics of subependymal giant cell astrocytoma in tuberous sclerosis complex</w:t>
+                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Karas</w:t>
+                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwu Jiang</w:t>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Zou</w:t>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaifeng Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yushi Zhang</w:t>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00705⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.E121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603521v1</w:t>
+                <w:t xml:space="preserve">hal-02382079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of feature vector selection and support vector machine for classification of imbalanced data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical characteristics of subependymal giant cell astrocytoma in tuberous sclerosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Karas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaifeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962339v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble of Models for Fatigue Crack Growth Prognostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integration of feature vector selection and support vector machine for classification of imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.702-711</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384619v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ensemble of Models for Fatigue Crack Growth Prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.49527-49537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2910611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989177v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-constrained Parallel Magnetic Resonance Imaging Reconstruction Based on Low-rank Matrix Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longyu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiasong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.4941-4954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2780921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Filtering for Prognostics of a Newly Designed Product With a New Parameters Initialization Strategy Based on Reliability Test Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.62564-62573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2018.2876457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Laser Writing of Graphene Made from Chemical Vapor Deposition for Flexible, Integratable Micro-Supercapacitors with Ultrahigh Power Output</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostics of a multistack PEMFC system with multiagent modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049100v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable fuzzy support vector machine for fault detection in transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.36-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex interactions in a novel SCN5A compound mutation associated with long QT and Brugada syndrome: Implications for Na+ channel blocking pharmacotherapy for de novo conduction disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Direct Laser Writing of Graphene Made from Chemical Vapor Deposition for Flexible, Integratable Micro-Supercapacitors with Ultrahigh Power Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianglin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Bayer</w:t>
+                <w:t xml:space="preserve">Huabing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Aschar-Sobbi</w:t>
+                <w:t xml:space="preserve">Shuilin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Wauchop</w:t>
+                <w:t xml:space="preserve">Kun Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danna Spears</w:t>
+                <w:t xml:space="preserve">Fei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197273. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (27), pp.1801384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201801384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885639v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViP-CSI Virtual Phantom Chemical Shift Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complex interactions in a novel SCN5A compound mutation associated with long QT and Brugada syndrome: Implications for Na+ channel blocking pharmacotherapy for de novo conduction disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Huazhong Shu</w:t>
+                <w:t xml:space="preserve">Jason Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Roozbeh Aschar-Sobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Wauchop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danna Spears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-018-0981-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771213v1</w:t>
+                <w:t xml:space="preserve">hal-02885639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ViP-CSI Virtual Phantom Chemical Shift Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longyu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huazhong Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (4), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-018-0981-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988976v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic-weighted ensemble for fatigue crack degradation state prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.212-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180796v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SVM framework for fault detection of the braking system in a high speed train</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Associations between Mycobacterium tuberculosis Beijing genotype and drug resistance to four first-line drugs: a survey in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haican Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Fu Li</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.10.034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.92--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11684-017-0610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408781v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of peak values in time series data for prognostics of critical components in nuclear power plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A SVM framework for fault detection of the braking system in a high speed train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.030⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.401 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787969v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cd isotope fractionation during simulated and natural weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanjie Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongguang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.9 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SVR-based ensemble approach for drifting data streams with recurring patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM hyperparameters tuning for recursive multi-step-ahead prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of peak values in time series data for prognostics of critical components in nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-016-2272-1⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (28), pp.174 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342889v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive online learning approach for Support Vector Regression: Online-SVR-FID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SVM hyperparameters tuning for recursive multi-step-ahead prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.056⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (12), pp.3749 - 3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-016-2272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408776v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature vector regression with efficient hyperparameters tuning and geometric interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An adaptive online learning approach for Support Vector Regression: Online-SVR-FID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.093⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76-77, pp.796 - 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01408779v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feature vector regression with efficient hyperparameters tuning and geometric interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.411 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.08.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176316v1</w:t>
+                <w:t xml:space="preserve">hal-01408779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in molecular quantum chemistry contained in the Q-Chem 4 program package</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ester Livshits</w:t>
+                <w:t xml:space="preserve">A Novel Dynamic-Weighted Probabilistic Support Vector Regression-Based Ensemble for Prognostics of Time Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini C. Lochan</w:t>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Luenser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.952696⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2015.2427156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389004v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in molecular quantum chemistry contained in the Q-Chem 4 program package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Livshits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini C. Lochan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Luenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Manohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (2), pp.184-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.952696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176328v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Central Role for GRB10 in Regulation of Islet Function in Man</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic Weighted RBF-Based Ensemble for Prediction of Time Series Data from Nuclear Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162479v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape effect on a single-nanoparticle-based plasmonic nanosensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Central Role for GRB10 in Regulation of Islet Function in Man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Prokopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongming Shen</w:t>
+                <w:t xml:space="preserve">Wenny Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guowei Lu</w:t>
+                <w:t xml:space="preserve">Reedik Mägi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyue Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Rashmi Prasad B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Gu</w:t>
+                <w:t xml:space="preserve">S Albert Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (28), </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e1004235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/28/285502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814475v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Individual Primary Cell Capture Using Locally Bio-Functionalized Micropores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of selective logging on stand structure and tree species diversity in a subtropical evergreen broad-leaved forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Leroy</w:t>
+                <w:t xml:space="preserve">Atsushi Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">Keiichi Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieu-Donné Baganizi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shin Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57717. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (5), pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0292-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983220v1</w:t>
+                <w:t xml:space="preserve">hal-01201498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selective logging on stand structure and tree species diversity in a subtropical evergreen broad-leaved forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shin Watanabe</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Seraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Vitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.23-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201498v1</w:t>
+                <w:t xml:space="preserve">hal-00790421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear power plant components condition monitoring by probabilistic support vector machine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790421v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape effect on a single-nanoparticle-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+                <w:t xml:space="preserve">Hongming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua P. Der</w:t>
+                <w:t xml:space="preserve">Tianyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+                <w:t xml:space="preserve">Ying Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/28/285502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing molecule fluorescence with asymmetrical plasmonic antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selective Individual Primary Cell Capture Using Locally Bio-Functionalized Micropores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
+                <w:t xml:space="preserve">Radoslaw Bombera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu-Donné Baganizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr01306e⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814450v1</w:t>
+                <w:t xml:space="preserve">hal-01983220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stella M. Marinakos</w:t>
+                <w:t xml:space="preserve">Enhancing molecule fluorescence with asymmetrical plasmonic antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guowei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (2), pp.1119-1127. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (14), pp.6545-6551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01306e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426192v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t>
+                <w:t xml:space="preserve">Mechanism of Silver Nanoparticle Toxicity Is Dependent on Dissolved Silver and Surface Coating in Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin W. H. Kwok</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Xinyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas P. Gondikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M. Marinakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Wiesner</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120, pp.59-66. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.1119-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es202417t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426194v1</w:t>
+                <w:t xml:space="preserve">hal-01426192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-Induced Local Pore-Wall Functionalization for Biosensing: From Micropore to Nanopore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pham</w:t>
+                <w:t xml:space="preserve">Uptake of silver nanoparticles and toxicity to early life stages of Japanese medaka (Oryzias latipes): Effect of coating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin W. H. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haguet</w:t>
+                <w:t xml:space="preserve">Appala R. Badireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauter-Starace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Leroy</w:t>
+                <w:t xml:space="preserve">Clay M. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985109v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of neuronal network organization by chemical surface functionalization of multi-walled carbon nanotube arrays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarization-Induced Local Pore-Wall Functionalization for Biosensing: From Micropore to Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marchand</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
+                <w:t xml:space="preserve">Vincent Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauter-Starace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (7), pp.3254-3261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00587525v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rad51 paralogues Rad55-Rad57 balance the antirecombinase Srs2 in Rad51 filament formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Control of neuronal network organization by chemical surface functionalization of multi-walled carbon nanotube arrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Renault</w:t>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Veaute</w:t>
+                <w:t xml:space="preserve">Olivier Bibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Fabre</w:t>
+                <w:t xml:space="preserve">Gilles Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Stahlberg</w:t>
+                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 479 (7372), pp.245-248. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (19), pp.195101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature10522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/19/195101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00881580v1</w:t>
+                <w:t xml:space="preserve">inserm-00587525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rad51 paralogues Rad55-Rad57 balance the antirecombinase Srs2 in Rad51 filament formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanglin Wan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Veaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Stahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 479 (7372), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657918v1</w:t>
+                <w:t xml:space="preserve">cea-00881580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation on Mycobacterium tuberculosis Diversity in China and the Origin of the Beijing Clade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanglin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinghua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (7), pp.2343-2346. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.10.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266145v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preferential functionalisation of carbon nanotubes probed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Rodriguez I. Zubiri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">David Olevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.099⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (7), pp.2343-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2007.10.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143350v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sidewall functionalization of single-wall carbon nanotubes (SWNTs) through aryl free radical addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rodriguez I. Zubiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 430 (1-3), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.08.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear annexin II negatively regulates growth of LNCaP cells and substitution of ser 11 and 25 to glu prevents nucleo-cytoplasmic shuttling of annexin II.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy A. Rothermund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Ayala-Sanmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamboor K. Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2091-4-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00115056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7252,1586 +7386,1586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot off the Press: Runtime Analysis for State-of-the-Art Multi-objective Evolutionary Algorithms on the Subset Selection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Genetic and Evolutionary Computation Conference (GECCO '25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Malaga, Spain. pp.17-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3712255.3734252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Analytics for Reputational Reliability Assessment Using Customer Review Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2336-2343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_434-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sparsity-Based Algorithm for Parameter Estimation of the Tri-Exponential Intra Voxel Incoherent Motion (IVIM) Model Application to Diffusion-Weighted MR Imaging in the Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Gambarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Curacao, Netherlands Antilles. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model ensemble-based prognostic framework for fatigue crack growth prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 2nd International Conference on System Reliability and Safety (ICSRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSRS.2017.8272843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNN-FSVM for Fault Detection in High-Speed Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Prognostics and Health Management (ICPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic reliability assessment and prognostics with monitored data for multiple dependent degradation components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Safety and Reliability Conference, ESREL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, unknown, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor fault detection and isolation using Kullback Leibler Divergence : Application to data vibration signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelig Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sensing, Diagnostics, Prognostics, and Control (SDPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sdpc.2017.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for asset prognostics from fleet data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Prognostics and System Health Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chengdu, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PHM.2016.7819824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Nonstationay Environments: Prognostics of Components in Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Support Vector Regression for Long-Term Prediction under Non stationary Environments: Prognostics of Components in Nuclear Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EFFICIENT ONLINE LEARNING APPROACH FOR SUPPORT VECTOR REGRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second european conference of the prognostics and health management society 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814619998_0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Weighted PSVR-Based Ensembles for Prognostics of Nuclear Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLINS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, João Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Support Vector Regression for Short-Term Prediction of Power Plants Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prognostics and System Health Management Conference - PHM-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Milano, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Prediction for Nuclear Power Plant Failure Scenarios Using an Ensemble-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Vitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">galsC: A Language for Event-Driven Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1050-1055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8841,279 +8975,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury-based Traditional Medicines: Chemical Composition and Mineral-herb Mixtures Differ from Toxic Mercury Compounds on Hepatic Cytochrome P450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shang-Fu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Liu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu-Rong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Science and Technology Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, B P International (a part of SCIENCEDOMAIN International), pp.50-65, 2023, Recent Progress in Science and Technology Vol. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Inflammation by LPS Aggravates Rotenone Neurotoxicity and Circadian Clock Disruption in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Song</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shang-Fu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Research Aspects in Medicine and Medical Science Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, B P International (a part of SCIENCEDOMAIN International), pp.168-188, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9123,460 +9257,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Product Reliability from Customer Reviews Through Natural Language Processing and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of Fano manifolds with non-pseudoeffective tangent bundle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Höring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of tangent bundles of complete intersections and effective restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seshadri constants of the anticanonical divisors of Fano manifolds with large index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEPC Conceptual Design Report: Volume 2 - Physics &amp; Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Barreiro Guimarães da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianming Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G. Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9586,327 +9720,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exponential IVIM MRI model identification : application to the quantification of tissue diffusion and perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université de Rennes, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020REN1S115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03285401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of Fano varieties : subsheaves of the tangent bundle and fundamental divisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algebraic Geometry [math.AG]. COMUE Université Côte d'Azur (2015 - 2019), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018AZUR4038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02000801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure prognostics by support vector regression of time series data under stationary/nonstationary environmental and operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale Paris, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ECAP0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01249593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation des nanotubes de carbone : de la chimie à la caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9974,51 +10108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF23FFE1"/>
+    <w:nsid w:val="17EE0E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10205,51 +10339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jie-liu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0895-7598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18572390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baile Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Yee Cheong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02455-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seibold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hothorn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03740-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele P. Anderle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningbo Chang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-021-1062-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2021.03.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Gong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1672-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiqing Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00608-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03636458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zhong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf R&#246;mer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174207" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Karas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwu Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushi Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00705" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runguo He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2780921" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Ye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabing Tan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuilin Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201801384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Aschar-Sobbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wauchop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Spears" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-018-0981-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglai Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Livshits" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini C. Lochan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Luenser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Manohar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.952696" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenny Poon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reedik M&#228;gi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Prasad B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albert Salehi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004235" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Shen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyue Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/28/285502" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Bombera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Baganizi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057717" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takashima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ishigaki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Watanabe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0292-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814450v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01306e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bibari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/19/195101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10522" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy A. Rothermund" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ayala-Sanmartin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamboor K. Vishwanatha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-4-10" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Deng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Zheng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Li" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734252" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_434-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cheong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153709v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Fu Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Liu Lu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Rong Zhao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Song" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Huang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02998483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#246;ring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191220v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barreiro Guimar&#227;es da Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanning Gao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Qian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Tully" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03285401v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S115" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02000801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4038" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249593v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746571v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10152" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jie-liu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0895-7598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18572390X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicco Corduri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malavika Kayyil Veedu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Zou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202532006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baile Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Yee Cheong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02455-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pintard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thieblemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel El-Benna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Bian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunkun Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Devaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c10119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03480160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20946529" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seibold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hothorn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03740-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele P. Anderle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningbo Chang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11467-021-1062-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2021.03.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Gong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1672-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiqing Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00608-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longyu Jiang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2020.106116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03636458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zhong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf R&#246;mer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Toulemonde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Assmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban-d'Etat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bergmaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-10040-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhao Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritambhara Singh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stafford Noble" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Huang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Karas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwu Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushi Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00705" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2910611" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runguo He" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2780921" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2018.2876457" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Ye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabing Tan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuilin Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Ni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201801384" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Aschar-Sobbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wauchop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danna Spears" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197273" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-018-0981-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haican Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hauck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11684-017-0610-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.10.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxu Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjie Wen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanwei Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Fan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongguang Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.060" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.06.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2272-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01408779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.08.093" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQNBSR8Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vitelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Seraoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2427156" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglai Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Livshits" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini C. Lochan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Luenser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Manohar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.952696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Prokopenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenny Poon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reedik M&#228;gi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Prasad B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albert Salehi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004235" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takashima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Ishigaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Watanabe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0292-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Shen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Lu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyue Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Gu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/28/285502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Bombera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Baganizi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057717" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01306e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Gondikas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M. Marinakos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202417t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin W. H. Kwok" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala R. Badireddy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay M. Nelson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.04.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKC983SM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bibari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/19/195101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Veaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fabre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Stahlberg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10522" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanglin Wan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029190" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olevik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2007.10.093" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7WQDW3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143350v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rodriguez I. Zubiri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hauge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.08.099" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRZ7S8CT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy A. Rothermund" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ayala-Sanmartin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamboor K. Vishwanatha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-4-10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhong Deng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Zheng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Li" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734252" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317735v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier-Pion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_434-cd" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783432v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jiang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313196" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS.2017.8272843" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM.2016.7819824" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814619998_0032" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838776v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181268v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cheong" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153709v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Fu Xu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Liu Lu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Rong Zhao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cen Li" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178027v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Song" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Huang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02998483v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H&#246;ring" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373473v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191220v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Barreiro Guimar&#227;es da Costa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanning Gao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianming Qian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Tully" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03285401v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1S115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02000801v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018AZUR4038" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01249593v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ECAP0019" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746571v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10152" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>