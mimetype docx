--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -847,295 +847,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleolar protein GNL3 prevents resection of stalled replication forks</w:t>
+                <w:t xml:space="preserve">Compartmentalization of the DNA damage response: Mechanisms and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Lebdy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emile Alghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202357585⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2023.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401458v1</w:t>
+                <w:t xml:space="preserve">hal-04251195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization of the DNA damage response: Mechanisms and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nucleolar protein GNL3 prevents resection of stalled replication forks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Lebdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Alghoul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Letessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, pp.103524. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.e57585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2023.103524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202357585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251195v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of the SUMO/RNF4 pathway by SLX4 drives DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Alghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Paloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Frattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Alghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vidal-Eychenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,51 +1501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optogenetic proximity labeling approach to probe the composition of inducible biomolecular condensates in cultured cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Alghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Lebdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4904,103 +4904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNL3 regulates replication origin firing and protects stalled replication forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Lebdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLX4 assembles nuclear condensates that compartmentalize the SUMO-RNF4 pathway and drive DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Alghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Paloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD50A772"/>
+    <w:nsid w:val="A41F7A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5461,51 +5461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jihane-basbous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3943-627X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084447125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202504081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cadoret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Alghoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103524" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arato Takedachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.03.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03252517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Frattini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Promonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eychenie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2019.1568963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramhari Kumbhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eycheni&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;gnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.12.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201304139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talotta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mocquet-Torcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0360858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berthenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Venoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0172N0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalbos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jariel-Encontre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01776-06" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazarbachi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mesnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.24.13028-13035.2003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounaida Abi Haidar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Khoury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v99.9.3383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.24.12813-12822.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak-Chartois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mancini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jihane-basbous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3943-627X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084447125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202504081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Alghoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patouillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cadoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arato Takedachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.03.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03252517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Frattini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Promonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eychenie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2019.1568963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramhari Kumbhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eycheni&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;gnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.12.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201304139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talotta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mocquet-Torcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0360858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berthenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Venoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0172N0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalbos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jariel-Encontre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01776-06" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazarbachi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mesnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.24.13028-13035.2003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounaida Abi Haidar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Khoury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v99.9.3383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.24.12813-12822.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak-Chartois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mancini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>