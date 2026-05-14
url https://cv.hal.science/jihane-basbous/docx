--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -4222,316 +4222,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complementary Strand of the Human T-Cell Leukemia Virus Type 1 RNA Genome Encodes a bZIP Transcription Factor That Down-Regulates Viral Transcription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complementary strand of the human T-cell leukemia virus type 1 RNA genome encodes a bZIP transcription factor that down-regulates viral transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gaudray</w:t>
+                <w:t xml:space="preserve">Frederic Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gachon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Devaux</w:t>
+                <w:t xml:space="preserve">Martine Biard-Piechaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-12822. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376675v1</w:t>
+                <w:t xml:space="preserve">hal-00188771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complementary strand of the human T-cell leukemia virus type 1 RNA genome encodes a bZIP transcription factor that down-regulates viral transcription.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+                <w:t xml:space="preserve">The Complementary Strand of the Human T-Cell Leukemia Virus Type 1 RNA Genome Encodes a bZIP Transcription Factor That Down-Regulates Viral Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gachon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Devaux</w:t>
+                <w:t xml:space="preserve">M. Biard-Piechaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-12822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.76.24.12813-12822.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188771v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cAMP response element binding protein-2 (CREB-2) can interact with the C/EBP-homologous protein (CHOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A41F7A17"/>
+    <w:nsid w:val="1D745A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5461,51 +5461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jihane-basbous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3943-627X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084447125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202504081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Alghoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patouillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cadoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arato Takedachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.03.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03252517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Frattini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Promonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eychenie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2019.1568963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramhari Kumbhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eycheni&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;gnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.12.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201304139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talotta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mocquet-Torcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0360858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berthenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Venoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0172N0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalbos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jariel-Encontre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01776-06" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazarbachi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mesnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.24.13028-13035.2003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounaida Abi Haidar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Khoury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v99.9.3383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.24.12813-12822.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak-Chartois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mancini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jihane-basbous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3943-627X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084447125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Skobelkina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202504081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Alghoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2023.103524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patouillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cadoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arato Takedachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2023.03.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03252517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Frattini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Promonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eychenie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.12.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2019.1568963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramhari Kumbhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vidal-Eycheni&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios-Georgios Kontopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laguette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;gnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.12.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201304139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Knani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.20858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talotta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casalino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mocquet-Torcy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0360858" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berthenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Venoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.07.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0172N0G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalbos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jariel-Encontre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01776-06" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazarbachi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mesnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.24.13028-13035.2003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hounaida Abi Haidar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Khoury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v99.9.3383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376675v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.24.12813-12822.2002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak-Chartois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mancini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>