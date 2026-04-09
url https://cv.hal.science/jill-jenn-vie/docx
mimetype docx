--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1684,204 +1684,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable Adaptive Learning with Graph Neural Networks and Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pirmin Lemberger</w:t>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 2023 - 16th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
+              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108408v1</w:t>
+                <w:t xml:space="preserve">hal-04180391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Scalable Adaptive Learning with Graph Neural Networks and Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vassoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+                <w:t xml:space="preserve">Pirmin Lemberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
+              <w:t xml:space="preserve">EDM 2023 - 16th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180391v3</w:t>
+                <w:t xml:space="preserve">hal-04108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-Preserving Synthetic Educational Data Generation</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BigData 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koh Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feida Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3692,94 +3692,94 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkayoum Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495977v1</w:t>
+                <w:t xml:space="preserve">hal-05495977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quality-Diversity Trade-offs for Large-Scale Batch Recommendation</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Bederina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koh Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4052,51 +4052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05495977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paresy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Andr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ittah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05495977v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paresy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zighem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>