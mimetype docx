--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -334,399 +334,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
+                <w:t xml:space="preserve">Multidimensional Item Response Theory in the Style of Collaborative Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Petria</w:t>
+                <w:t xml:space="preserve">Yoav Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Peter Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
+              <w:t xml:space="preserve">Psychometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 87 (1), pp.266-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11336-021-09788-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021480v1</w:t>
+                <w:t xml:space="preserve">hal-03895623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Petria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Velho</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818459v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Item Response Theory in the Style of Collaborative Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoav Bergner</w:t>
+                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Petria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Halpin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilberto Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychometrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 87 (1), pp.266-288. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (Supplement_1), pp.424-P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11336-021-09788-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895623v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t>
               </w:r>
@@ -838,2017 +838,2138 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegKT: interpretable and robust deep knowledge tracing with IRT-regularizer</w:t>
+                <w:t xml:space="preserve">Live Knowledge Tracing: Real-Time Adaptation using Tabular Foundation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Girard</w:t>
+                <w:t xml:space="preserve">Mounir Lbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan D Pinto</w:t>
+                <w:t xml:space="preserve">Alexandre Parésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkayoum Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Human-Centric eXplainable AI in Education (HEXED) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">The 27th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434982v1</w:t>
+                <w:t xml:space="preserve">hal-05495977v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlgoAce: Retrieval-Augmented Generation for Assistance in Competitive Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anav Agrawal</w:t>
+                <w:t xml:space="preserve">RegKT: interpretable and robust deep knowledge tracing with IRT-regularizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDM 2025 - 9th Educational Data Mining in Computer Science Education Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd Human-Centric eXplainable AI in Education (HEXED) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089333v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified recommendations of cultural activities with personalized determinantal point processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlgoAce: Retrieval-Augmented Generation for Assistance in Competitive Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuesta Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anav Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecSoGood 2025 - Second International Workshop on Recommender Systems for Sustainability and Social Good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDM 2025 - 9th Educational Data Mining in Computer Science Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252385v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Multi-Concept Multivariate Elo Rating System to Medical Students' Training Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Diversified recommendations of cultural activities with personalized determinantal point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hegel Sanchez Ayte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiba Bederina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuesta Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delabre Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK 2024 - The 14th Learning Analytics and Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RecSoGood 2025 - Second International Workshop on Recommender Systems for Sustainability and Social Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371748v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-Trained Graph-Based Model for Adaptive Sequencing of Educational Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anan Schütt</w:t>
+                <w:t xml:space="preserve">Adaptation of the Multi-Concept Multivariate Elo Rating System to Medical Students' Training Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erva Nihan Kandemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun-Balajiee Lekshmi-Narayanan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Hegel Sanchez Ayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 Workshop FM-EduAssess - The First Workshop on Large Foundation Models for Educational Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK 2024 - The 14th Learning Analytics and Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3636555.3636858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779162v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pre-Trained Graph-Based Model for Adaptive Sequencing of Educational Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vassoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anan Schütt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhu Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Girard</w:t>
+                <w:t xml:space="preserve">Arun-Balajiee Lekshmi-Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 Workshop FM-EduAssess - The First Workshop on Large Foundation Models for Educational Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604552v1</w:t>
+                <w:t xml:space="preserve">hal-04779162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing human learning using reinforcement learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Atlanta (USA), United States</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637464v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing human learning using reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
+              <w:t xml:space="preserve">Educational Data Mining 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180391v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Scalable Adaptive Learning with Graph Neural Networks and Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vassoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirmin Lemberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDM 2023 - 16th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Synthetic Educational Data Generation</w:t>
+                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sein Minn</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2022 - 17th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715416v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Factorization Machines for Preference Elicitation in Large-Scale Recommender Systems</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Synthetic Educational Data Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sein Minn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE BigData 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">EC-TEL 2022 - 17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880215v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Knowledge Tracing: Simple and Efficient Student Modeling with Causal Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Factorization Machines for Preference Elicitation in Large-Scale Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feida Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE BigData 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895625v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS3H: Modeling Student Learning and Forgetting for Optimally Scheduling Distributed Practice of Skills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+                <w:t xml:space="preserve">Interpretable Knowledge Tracing: Simple and Efficient Student Modeling with Causal Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sein Minn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Koh Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feida Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.12810-12818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v36i11.21560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197659v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">DAS3H: Modeling Student Learning and Forgetting for Optimally Scheduling Distributed Practice of Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Choffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Online, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437169v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3051457.3054015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493787v1</w:t>
+                <w:t xml:space="preserve">hal-05437169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Testing Using a General Diagnostic Model</w:t>
+                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bruillard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2016 - 11th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3051457.3054015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376944v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
+                <w:t xml:space="preserve">Adaptive Testing Using a General Diagnostic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">EC-TEL 2016 - 11th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275277v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leakage-Resilient Spatial Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATINCRYPT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.78-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2858,150 +2979,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Performance over Dichotomous Questions: Comparing Models for Large-Scale Adaptive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Educational Data Mining (EDM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3011,329 +3132,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Programming in Python, 128 Algorithms to Develop your Coding Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">書名：培養與鍛鍊程式設計的邏輯腦：程式設計大賽的128個進階技巧(使用Python)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 978-986-434-383-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">高效算法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 9787115480859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ellipses, 2016, 9782340-010055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3343,137 +3464,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Recent Advances in Adaptive Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Analytics: Fundaments, Applications, and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94, Springer International Publishing, pp.113-142, 2017, Studies in Systems, Decision and Control 978-3-319-52976-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3483,429 +3604,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuteurs intelligents : boucler la boucle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Choffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Knowledge Tracing: Real-Time Adaptation using Tabular Foundation Models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Quality-Diversity Trade-offs for Large-Scale Batch Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Réda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bederina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4052,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05495977v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paresy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zighem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495977v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Par&#233;sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zighem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>