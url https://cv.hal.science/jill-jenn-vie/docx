--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -334,399 +334,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Item Response Theory in the Style of Collaborative Filtering</w:t>
+                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoav Bergner</w:t>
+                <w:t xml:space="preserve">Iulia Petria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Halpin</w:t>
+                <w:t xml:space="preserve">Samuel Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychometrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11336-021-09788-9⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895623v1</w:t>
+                <w:t xml:space="preserve">hal-04021480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-weight variability and risk of cardiovascular outcomes in patients with type 1 diabetes: a retrospective observational analysis of data from the DCCT/EDIC population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Petria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+                <w:t xml:space="preserve">Gilberto Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01689-0⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (Supplement_1), pp.424-P. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021480v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">424-P: Body-Weight Variability and Risk of Cardiovascular Outcomes in Type 1 Diabetes: Results from the DCCT/EDIC Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Multidimensional Item Response Theory in the Style of Collaborative Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (Supplement_1), pp.424-P. </w:t>
+              <w:t xml:space="preserve">Psychometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 87 (1), pp.266-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db22-424-P⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11336-021-09788-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818459v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t>
               </w:r>
@@ -838,51 +838,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -993,1983 +993,2104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495977v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegKT: interpretable and robust deep knowledge tracing with IRT-regularizer</w:t>
+                <w:t xml:space="preserve">Estimating Learners' Skill Acquisition Without Temporal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Girard</w:t>
+                <w:t xml:space="preserve">Ryosuke Nagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan D Pinto</w:t>
+                <w:t xml:space="preserve">Kyohei Atarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Human-Centric eXplainable AI in Education (HEXED) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">AIED 2026 - 27th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434982v1</w:t>
+                <w:t xml:space="preserve">hal-05627151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlgoAce: Retrieval-Augmented Generation for Assistance in Competitive Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anav Agrawal</w:t>
+                <w:t xml:space="preserve">RegKT: interpretable and robust deep knowledge tracing with IRT-regularizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDM 2025 - 9th Educational Data Mining in Computer Science Education Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd Human-Centric eXplainable AI in Education (HEXED) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089333v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified recommendations of cultural activities with personalized determinantal point processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlgoAce: Retrieval-Augmented Generation for Assistance in Competitive Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuesta Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anav Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecSoGood 2025 - Second International Workshop on Recommender Systems for Sustainability and Social Good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDM 2025 - 9th Educational Data Mining in Computer Science Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252385v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Multi-Concept Multivariate Elo Rating System to Medical Students' Training Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Diversified recommendations of cultural activities with personalized determinantal point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hegel Sanchez Ayte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiba Bederina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuesta Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delabre Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK 2024 - The 14th Learning Analytics and Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RecSoGood 2025 - Second International Workshop on Recommender Systems for Sustainability and Social Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371748v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-Trained Graph-Based Model for Adaptive Sequencing of Educational Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anan Schütt</w:t>
+                <w:t xml:space="preserve">Adaptation of the Multi-Concept Multivariate Elo Rating System to Medical Students' Training Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erva Nihan Kandemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun-Balajiee Lekshmi-Narayanan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Hegel Sanchez Ayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 Workshop FM-EduAssess - The First Workshop on Large Foundation Models for Educational Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK 2024 - The 14th Learning Analytics and Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3636555.3636858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779162v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pre-Trained Graph-Based Model for Adaptive Sequencing of Educational Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vassoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anan Schütt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhu Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Girard</w:t>
+                <w:t xml:space="preserve">Arun-Balajiee Lekshmi-Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 Workshop FM-EduAssess - The First Workshop on Large Foundation Models for Educational Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604552v1</w:t>
+                <w:t xml:space="preserve">hal-04779162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing human learning using reinforcement learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Atlanta (USA), United States</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637464v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable Adaptive Learning with Graph Neural Networks and Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vassoyan</w:t>
+                <w:t xml:space="preserve">Optimizing human learning using reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pirmin Lemberger</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 2023 - 16th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Educational Data Mining 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108408v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Scalable Adaptive Learning with Graph Neural Networks and Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vassoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirmin Lemberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
+              <w:t xml:space="preserve">EDM 2023 - 16th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180391v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Synthetic Educational Data Generation</w:t>
+                <w:t xml:space="preserve">Deep Knowledge Tracing is an implicit dynamic multidimensional item response theory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sein Minn</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2022 - 17th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCE 2023 - The 31st International Conference on Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Society for Computers in Education, Dec 2023, Matsue, Shimane, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715416v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Factorization Machines for Preference Elicitation in Large-Scale Recommender Systems</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Synthetic Educational Data Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sein Minn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE BigData 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">EC-TEL 2022 - 17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880215v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Knowledge Tracing: Simple and Efficient Student Modeling with Causal Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Factorization Machines for Preference Elicitation in Large-Scale Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koh Takeuchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Tomas Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feida Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE BigData 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v36i11.21560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895625v1</w:t>
+                <w:t xml:space="preserve">hal-03880215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS3H: Modeling Student Learning and Forgetting for Optimally Scheduling Distributed Practice of Skills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretable Knowledge Tracing: Simple and Efficient Student Modeling with Causal Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sein Minn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Kashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Choffin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">Feida Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.12810-12818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v36i11.21560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197659v1</w:t>
+                <w:t xml:space="preserve">hal-03895625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DAS3H: Modeling Student Learning and Forgetting for Optimally Scheduling Distributed Practice of Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Choffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Valko</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Online, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437169v1</w:t>
+                <w:t xml:space="preserve">hal-02197659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Valko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493787v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Testing Using a General Diagnostic Model</w:t>
+                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bruillard</w:t>
+                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2016 - 11th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3051457.3054015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376944v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
+                <w:t xml:space="preserve">Adaptive Testing Using a General Diagnostic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">EC-TEL 2016 - 11th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275277v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédiction de performance sur des questions dichotomiques: comparaison de modèles pour des tests adaptatifs à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques, EIAH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leakage-Resilient Spatial Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATINCRYPT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.78-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2979,150 +3100,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Performance over Dichotomous Questions: Comparing Models for Large-Scale Adaptive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bastien Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Educational Data Mining (EDM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,329 +3253,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Programming in Python, 128 Algorithms to Develop your Coding Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">書名：培養與鍛鍊程式設計的邏輯腦：程式設計大賽的128個進階技巧(使用Python)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 978-986-434-383-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">高效算法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 9787115480859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ellipses, 2016, 9782340-010055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3464,137 +3585,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Recent Advances in Adaptive Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Analytics: Fundaments, Applications, and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94, Springer International Publishing, pp.113-142, 2017, Studies in Systems, Decision and Control 978-3-319-52976-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3604,147 +3725,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuteurs intelligents : boucler la boucle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Choffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3754,161 +3875,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quality-Diversity Trade-offs for Large-Scale Batch Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Réda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Bederina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koh Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4055,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495977v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Par&#233;sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zighem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329740v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Wolkenhauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Petria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albuquerque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01689-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Velho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-424-P" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Bergner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11336-021-09788-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495977v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lbath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Par&#233;sy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkayoum Kaddouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Zighem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05627151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Nagai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Atarashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Takeuchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05434982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089333v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anav Agrawal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ibrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bederina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuesta Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delabre Cyrille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04779162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vassoyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Sch&#252;tt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Balajiee Lekshmi-Narayanan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirmin Lemberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180391v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03715416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Rigaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sein Minn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feida Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i11.21560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486558v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>