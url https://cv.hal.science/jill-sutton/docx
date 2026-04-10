--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -757,295 +757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the biogenic silica burial flux determinations: A case study for the East China seas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corals adapted to extreme and fluctuating seawater pH increase calcification rates and have unique symbiont communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill N Sutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J Tréguer</w:t>
+                <w:t xml:space="preserve">Emma Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Schoelynck</w:t>
+                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1058730⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026003v1</w:t>
+                <w:t xml:space="preserve">hal-04135758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corals adapted to extreme and fluctuating seawater pH increase calcification rates and have unique symbiont communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tanvet</w:t>
+                <w:t xml:space="preserve">Revisiting the biogenic silica burial flux determinations: A case study for the East China seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Camp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jill Sutton</w:t>
+                <w:t xml:space="preserve">Jill N Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+                <w:t xml:space="preserve">Paul J Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Jonas Schoelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1058730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135758v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global marine silicon cycle and its major challenges</w:t>
               </w:r>
@@ -1808,412 +1808,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The silicon stable isotope distribution along the GEOVIDE section (GEOTRACES GA-01) of the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+                <w:t xml:space="preserve">Gregory F. De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+                <w:t xml:space="preserve">Maribel I. Garcia-Ibiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina L. de La Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (18), pp.5663-5676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5663-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511162v1</w:t>
+                <w:t xml:space="preserve">hal-02651012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon stable isotope distribution along the GEOVIDE section (GEOTRACES GA-01) of the North Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">A Review of the Stable Isotope Bio-geochemistry of the Global Silicon Cycle and Its Associated Trace Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory F. De Souza</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory F. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5663-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.UNSP 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2017.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651012v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Stable Isotope Bio-geochemistry of the Global Silicon Cycle and Its Associated Trace Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jill Sutton</w:t>
+                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Conley</w:t>
+                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory F. de Souza</w:t>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.UNSP 112. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2017.00112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832229v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ11B as monitor of calcification site pH in divergent marine calcifying organisms</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Brzezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory F. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First long term (~30 years) coral acclimatization to ocean acidification recorded in geochemical signatures: A case study of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Alvarez Caraveo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Downey-Wall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2831-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103723Reference:MEX103723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Panizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ehlert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108966" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill N Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tr&#233;guer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1058730" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13745/j.esf.sf.2021.8.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Farmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hertzberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fietz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamanaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okumura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brzezinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Charette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1269-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B. Ries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1314" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. De Souza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel I. Garcia-Ibiliez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5663-2018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Conley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1447-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johannessen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macdonald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7179-2013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Alvarez Caraveo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Downey-Wall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2831-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103723Reference:MEX103723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Panizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ehlert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108966" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill N Sutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tr&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1058730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13745/j.esf.sf.2021.8.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Farmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hertzberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fietz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamanaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okumura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brzezinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Charette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1269-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B. Ries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1314" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. De Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel I. Garcia-Ibiliez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5663-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Conley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1447-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johannessen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macdonald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7179-2013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>