--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -757,295 +757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corals adapted to extreme and fluctuating seawater pH increase calcification rates and have unique symbiont communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the biogenic silica burial flux determinations: A case study for the East China seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tanvet</w:t>
+                <w:t xml:space="preserve">Jill N Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Camp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jill Sutton</w:t>
+                <w:t xml:space="preserve">Paul J Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Jonas Schoelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10099⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1058730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135758v1</w:t>
+                <w:t xml:space="preserve">hal-04026003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the biogenic silica burial flux determinations: A case study for the East China seas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongdong Zhu</w:t>
+                <w:t xml:space="preserve">Corals adapted to extreme and fluctuating seawater pH increase calcification rates and have unique symbiont communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill N Sutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Emma Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J Tréguer</w:t>
+                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Schoelynck</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1058730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026003v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global marine silicon cycle and its major challenges</w:t>
               </w:r>
@@ -1808,412 +1808,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon stable isotope distribution along the GEOVIDE section (GEOTRACES GA-01) of the North Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory F. De Souza</w:t>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maribel I. Garcia-Ibiliez</w:t>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina L. de La Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (18), pp.5663-5676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5663-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651012v1</w:t>
+                <w:t xml:space="preserve">hal-02511162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Stable Isotope Bio-geochemistry of the Global Silicon Cycle and Its Associated Trace Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory F. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.UNSP 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2017.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+                <w:t xml:space="preserve">The silicon stable isotope distribution along the GEOVIDE section (GEOTRACES GA-01) of the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
+                <w:t xml:space="preserve">Gregory F. De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
+                <w:t xml:space="preserve">Maribel I. Garcia-Ibiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina L. de La Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (18), pp.5663-5676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5663-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511162v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ11B as monitor of calcification site pH in divergent marine calcifying organisms</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Brzezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory F. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First long term (~30 years) coral acclimatization to ocean acidification recorded in geochemical signatures: A case study of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tanvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldschmidt, Jul 2022, Hawai'i, United States</w:t>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Alvarez Caraveo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Downey-Wall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2831-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103723Reference:MEX103723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Panizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ehlert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108966" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill N Sutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tr&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1058730" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13745/j.esf.sf.2021.8.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Farmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hertzberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fietz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamanaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okumura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brzezinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Charette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1269-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B. Ries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1314" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. De Souza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel I. Garcia-Ibiliez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5663-2018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Conley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1447-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johannessen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macdonald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7179-2013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Alvarez Caraveo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Guillermic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Downey-Wall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cameron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sutton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2831-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Mei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103723Reference:MEX103723" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Panizzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ehlert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108966" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04474288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Ren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill N Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tr&#233;guer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1058730" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tanvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Camp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05039760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13745/j.esf.sf.2021.8.6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Farmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Hertzberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fietz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Dekov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamanaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okumura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brzezinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Charette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Devries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1269-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin B. Ries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax1314" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Conley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. De Souza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel I. Garcia-Ibiliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. de La Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5663-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1447-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04135738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Johannessen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macdonald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7179-2013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>