--- v0 (2026-05-05)
+++ v1 (2026-05-27)
@@ -974,261 +974,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral lineages in mutation-selection equilibria with moving optimum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial structure of natural boxwood and the invasive box tree moth can promote coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Forien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+                <w:t xml:space="preserve">Christiane Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Patout</w:t>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (9), pp.93. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 465, pp.109844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-022-01048-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993590v2</w:t>
+                <w:t xml:space="preserve">hal-03012003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure of natural boxwood and the invasive box tree moth can promote coexistence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Ledru</w:t>
+                <w:t xml:space="preserve">Ancestral lineages in mutation-selection equilibria with moving optimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Forien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+                <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 465, pp.109844. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (9), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-022-01048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012003v2</w:t>
+                <w:t xml:space="preserve">hal-02993590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualists construct the ecological conditions that trigger the transition from parasitism</w:t>
               </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,261 +1788,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism within mutualist guilds explains the maintenance of diversity in multi-species mutualisms</w:t>
+                <w:t xml:space="preserve">Investigating the impact of the mycorrhizal inoculum on the resident fungal community and on plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martignoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Hart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Tyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-020-00472-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006662v1</w:t>
+                <w:t xml:space="preserve">hal-03006657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of the mycorrhizal inoculum on the resident fungal community and on plant growth</w:t>
+                <w:t xml:space="preserve">Parasitism within mutualist guilds explains the maintenance of diversity in multi-species mutualisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martignoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miranda Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Tyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.109321. </w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12080-020-00472-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006657v1</w:t>
+                <w:t xml:space="preserve">hal-03006662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris Agreement objectives will likely halt future declines of emperor penguins</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.537-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2539,51 +2539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (3), pp.3365-3394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3594,473 +3594,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allee effect promotes diversity in traveling waves of colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside dynamics of pulled and pushed fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (23), pp.8828-8833. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.428-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1201695109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257401v1</w:t>
+                <w:t xml:space="preserve">hal-02648260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside dynamics of pulled and pushed fronts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allee effect promotes diversity in traveling waves of colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Giletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (4), pp.428-449. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (23), pp.8828-8833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1201695109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648260v1</w:t>
+                <w:t xml:space="preserve">hal-01257401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside dynamics of pulled and pushed fronts</w:t>
+                <w:t xml:space="preserve">Maximal and Minimal spreading speeds for reaction diffusion equations in nonperiodic slowly varying media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.521--538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-012-9254-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630298v1</w:t>
+                <w:t xml:space="preserve">hal-00939216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal and Minimal spreading speeds for reaction diffusion equations in nonperiodic slowly varying media</w:t>
+                <w:t xml:space="preserve">Inside dynamics of pulled and pushed fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Nadin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.428-449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10884-012-9254-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939216v1</w:t>
+                <w:t xml:space="preserve">hal-00630298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness from pointwise observations in a multi-parameter inverse problem</w:t>
               </w:r>
@@ -5564,51 +5564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eparvier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgecan &#350;en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Che-Castaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822288v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Clucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Younger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgecan Sen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie van de Walle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077177v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Martignoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Tyson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Kolodny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02037-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993590v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01048-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01749-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlu Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kokkoris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00853-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martignoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Hart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tyson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-020-00472-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Holland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Landrum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367984v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan G Marculis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lewis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01378-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528812v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1132501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17212-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.3057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9694-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.02.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-012-9254-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cristofol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.173" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080693X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440495v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Harris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00755296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eparvier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgecan &#350;en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ventura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Che-Castaldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822288v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Clucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Younger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgecan Sen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie van de Walle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077177v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Martignoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C Tyson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Kolodny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02037-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702032v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993590v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01048-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01749-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlu Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kokkoris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00853-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martignoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Hart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tyson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-020-00472-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Holland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Landrum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910655v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367984v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan G Marculis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lewis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01378-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528812v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1132501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17212-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.3057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20138305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9694-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201695109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-012-9254-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cristofol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.173" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080693X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05447621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440495v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Harris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489695v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00755296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>