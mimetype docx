--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,4785 +66,4785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stability for a class of piecewise affine Filippov systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.101654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundedness and local stability of oscillation in a class of piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.111745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Robust Path Tracking Control Considering Roll Stability Under Network-Induced Delays for Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Viadero-Monasterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus L. Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3321415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design with exponential time-varying gain for Takagi–Sugeno fuzzy systems with continuous and aperiodic sampled outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Fawzia Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 360 (13), pp.10041-10063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Spinal Manipulation on Motor Unit Behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Machine Shared Driving Control for Semi-Autonomous Vehicles Using Level of Cooperativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11010105⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424918v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Shared Driving Control for Semi-Autonomous Vehicles Using Level of Cooperativeness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Novel solutions on model-based and model-free robotic-assisted ankle rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144647⟩</w:t>
+              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/acs.2021.136878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426491v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel solutions on model-based and model-free robotic-assisted ankle rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Induction of Neural Plasticity Using a Low-Cost Open Source Brain-Computer Interface and a 3D-Printed Wrist Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Al Muhammadee Janjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21020572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/acs.2021.136878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03426614v1</w:t>
+                <w:t xml:space="preserve">hal-03424528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Neural Plasticity Using a Low-Cost Open Source Brain-Computer Interface and a 3D-Printed Wrist Exoskeleton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
+                <w:t xml:space="preserve">The Effects of Spinal Manipulation on Motor Unit Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11010105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21020572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03424528v1</w:t>
+                <w:t xml:space="preserve">hal-03424918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reduction of Optimal Hybrid Vehicle Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.25-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3046609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of discrete-time nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient LMI Conditions for Enhanced Stabilization of Discrete-Time Takagi–Sugeno Models via Delayed Nonquadratic Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (9), pp.1833-1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2892341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Stabilization Conditions for T–S Systems with Nonlinear Consequent Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoda Moodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.84-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40815-018-0548-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Optimal Afferent Feedback Modality for Inducing Neural Plasticity with A Self-Paced Brain-Computer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Jochumsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (11), pp.3761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s18113761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing advanced Takagi-Sugeno controllers: application to throttle control of a gasoline engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (10), pp.145-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding Matrix Inversion in Takagi–Sugeno-Based Advanced Controllers and Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.216-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2647992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual strain gauge based on a fuzzy discrete angular domain observer: Application to engine and clutch torque estimation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 343, pp.76-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of discrete-time TS descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a stabilizing switching law for switching TS models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Simultaneous Design of Parallel Distributed Output Feedback and Anti-windup Compensators for Constrained Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1641-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430042v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Design of Parallel Distributed Output Feedback and Anti-windup Compensators for Constrained Takagi-Sugeno Fuzzy Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Local stability of discrete-time TS fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.1288⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03426993v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stability of discrete-time TS fuzzy systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Finding a stabilising switching law for switching nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669983v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a stabilising switching law for switching nonlinear models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Control synthesis for polynomial discrete-time systems under input constraints via delayed-state Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 47 (5), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2014.915357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670006v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control synthesis for polynomial discrete-time systems under input constraints via delayed-state Lyapunov functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Pitarch</w:t>
+                <w:t xml:space="preserve">LMI-based control synthesis of constrained Takagi–Sugeno fuzzy systems subject to L 2 or L ∞ disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2014.915357⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426937v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based control synthesis of constrained Takagi–Sugeno fuzzy systems subject to L 2 or L ∞ disturbances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a stabilizing switching law for switching TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.05.063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430055v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay rate performance approach for stabilization continuous fuzzy models using their discretized forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.383-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJICC-06-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Design for TS Models Using Delayed Nonquadratic Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (3), pp.453-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2327657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (5), pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhtu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New stabilization conditions for continuous fuzzy models using their discretized forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.397-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJICC-10-2013-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control based algorithms for energy management of automotive power systems with battery/supercapacitor storage devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.410-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonquadratic Lyapunov function for continuous TS fuzzy models through their discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.64-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Lyapunov functions for periodic TS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (4), pp.303-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120403-3-DE-3010.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membership-function-dependent stability analysis of fuzzy-model-based control systems using fuzzy Lyapunov functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hak Keung Lam</w:t>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.027⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (20), pp.468-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041251v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using α-samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Membership-function-dependent stability analysis of fuzzy-model-based control systems using fuzzy Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak Keung Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00059⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623183v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-integer real-time robust control with application to toll plaza and evaluation of CO2 gases emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Nikolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (24), pp.297-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Tagaki-Sugeno models for control: Where are we?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (1), pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbocharged SI engine modelling and control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (3/4), pp.255-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJVD.2008.022579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Takagi-Sugeno fuzzy control of a spark ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (12), pp.1446-1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627397v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-05116145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Torque Estimation for an LMI-based Convex Control Rehabilitation Strategy using Assistive Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,1122 +5059,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takagi-Sugeno Fuzzy Fault Detector Design with Finite-Frequency Specifications for Autonomous Ground Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Haseltalab</w:t>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Tao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.195-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710650v1</w:t>
+                <w:t xml:space="preserve">hal-03408010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of sliding mode observer for the estimation of train car positions and in-train forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzia Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takagi-Sugeno Fuzzy Fault Detector Design with Finite-Frequency Specifications for Autonomous Ground Vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408010v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.206-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406951v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
+                <w:t xml:space="preserve">Smail Houti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408030v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Houti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239523v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406972v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copositive Conditions for LMI-Based Controller and Observer Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+                <w:t xml:space="preserve">Simultaneous Estimation of State and Unknown Input for TS Fuzzy Systems with Unmeasured Premise Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Tao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2195⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406734v1</w:t>
+                <w:t xml:space="preserve">hal-03406040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Estimation of State and Unknown Input for TS Fuzzy Systems with Unmeasured Premise Variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Copositive Conditions for LMI-Based Controller and Observer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7959-7964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406040v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Convex Control Design for Differential Algebraic Equation Systems via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,103 +6221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rehabilitation Robotic Device: motoBOTTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Jochumsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pisa, Italy. pp.546-550, </w:t>
@@ -6355,103 +6355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of Computed-Torque Control for Parallel Robots in Ankle Reeducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belfast, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6485,90 +6485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear controller design for robotic assistive therapy. International Conference on Intelligent Robots and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Convex Control for Robotic Assistive Therapy via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Assistance and Service Robotics in a Human Environment: From Personal Mobility Aids to Rehabilitation-Oriented Robotics in the International Conference on Intelligent Robots 2018 (IROS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6701,90 +6701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming variable transport delays into fixed ones: An application to a conveyor belt problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3969-3974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,90 +6818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-fuel ratio fuzzy controller handling delay: Comparison with a PI/Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6935,90 +6935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air-fuel ratio model fixing the transport delay: Validation and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Mauna Lani Resort, United States. pp.1904-1909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,3812 +7046,3812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC AAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407068v1</w:t>
+                <w:t xml:space="preserve">hal-03420160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual clutch torque estimation Based on an angular discrete domain Takagi-Sugeno switched observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2357-2363, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737988⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411700v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Dual clutch torque estimation Based on an angular discrete domain Takagi-Sugeno switched observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2357-2363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669927v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Contrôle en position par retour de sortie floue à commutations d'un actionneur Electromécanique d'embrayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+              <w:t xml:space="preserve">25ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420160v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle en position par retour de sortie floue à commutations d'un actionneur Electromécanique d'embrayage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419079v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411658v1</w:t>
+                <w:t xml:space="preserve">hal-03411477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFAC AAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411477v1</w:t>
+                <w:t xml:space="preserve">hal-03407068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516457v1</w:t>
+                <w:t xml:space="preserve">hal-03419500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416301v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.262-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419500v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Estimation de couple moteur et de couple embrayage basée sur un observateur flou discrétisé dans le domaine angulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413161v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitted torque observer applied to real time engine and clutch torque estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France. pp.73-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de couple moteur et de couple embrayage basée sur un observateur flou discrétisé dans le domaine angulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.302-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419523v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659691v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416265v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.1020-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414160v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414276v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Large time simulation reduction for solving the mechanical contact problem: A fuzzy control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469210v1</w:t>
+                <w:t xml:space="preserve">hal-03434462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michio Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418763v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Hammamet, Tunisia. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2014.7086739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518794v1</w:t>
+                <w:t xml:space="preserve">hal-03663321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoda Moodi</w:t>
+                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_54⟩</w:t>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469198v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy analysis of a friction-induced vibration system: frequency and time aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Quan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time simulation reduction for solving the mechanical contact problem: A fuzzy control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434462v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Moodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469124v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ellouze</w:t>
+                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663321v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469145v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623189v1</w:t>
+                <w:t xml:space="preserve">hal-03468332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large time simulation reduction for the solving of mechanical contact (large scale) problems: A robust control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615281v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective control design for turbocharged spark ignited air system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461904v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Nhu Tran</w:t>
+                <w:t xml:space="preserve">Towards large time simulation reduction for the solving of mechanical contact (large scale) problems: A robust control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03468332v1</w:t>
+                <w:t xml:space="preserve">hal-03615281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Nhu Tran</w:t>
+                <w:t xml:space="preserve">Multi-objective control design for turbocharged spark ignited air system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461844v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03461732v1</w:t>
+                <w:t xml:space="preserve">hal-03455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using -samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455434v1</w:t>
+                <w:t xml:space="preserve">hal-03455484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the definition of non quadratic Lyapunov function for continuous Takagi Sugeno fuzzy models through their discretized forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10896,217 +10896,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using -samples approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
+              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455484v1</w:t>
+                <w:t xml:space="preserve">hal-03623189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategy design for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
@@ -11135,103 +11135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modelling and control approach for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -11260,90 +11260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observer design for the instantaneous torque estimation of an IC engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11554,64 +11554,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Feedback Linearization Approach for Fuel-Optimal Oriented Control of Turbocharged Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11658,103 +11658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rehabilitation Robotic Device: motoBOTTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Jochumsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
@@ -11805,90 +11805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Discrete-Time Switching Nonlinear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Defoort &amp; Djemaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer International Publishing, pp.27-58, 2015, Lecture Notes in Control and Information Sciences, </w:t>
@@ -11958,90 +11958,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique floue et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lavoisier - HERMÈS SCIENCE PUBLICATIONS </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12072,51 +12072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres francophones sur le Logique Floue et ses Applications 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12173,242 +12173,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION D'UN COUPLE DANS UNE CHAINE DE TRANSMISSION DE VEHICULE AUTOMOBILE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Estimateur de couple pour double embrayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO/2015/036718. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3022601. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467471v1</w:t>
+                <w:t xml:space="preserve">hal-03403346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de couple pour double embrayage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">DETERMINATION D'UN COUPLE DANS UNE CHAINE DE TRANSMISSION DE VEHICULE AUTOMOBILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3022601. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO/2015/036718. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403346v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12666,51 +12666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>