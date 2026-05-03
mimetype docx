--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,4785 +66,4785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local stability for a class of piecewise affine Filippov systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.101654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundedness and local stability of oscillation in a class of piecewise affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.111745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event-Triggered Robust Path Tracking Control Considering Roll Stability Under Network-Induced Delays for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Viadero-Monasterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus L. Boada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Boada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3321415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer design with exponential time-varying gain for Takagi–Sugeno fuzzy systems with continuous and aperiodic sampled outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360 (13), pp.10041-10063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-Machine Shared Driving Control for Semi-Autonomous Vehicles Using Level of Cooperativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Spinal Manipulation on Motor Unit Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11010105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel solutions on model-based and model-free robotic-assisted ankle rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/acs.2021.136878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Induction of Neural Plasticity Using a Low-Cost Open Source Brain-Computer Interface and a 3D-Printed Wrist Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Al Muhammadee Janjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21020572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Reduction of Optimal Hybrid Vehicle Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Armenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy R Negenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haseltalab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3046609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local stabilization of discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient LMI Conditions for Enhanced Stabilization of Discrete-Time Takagi–Sugeno Models via Delayed Nonquadratic Lyapunov Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (9), pp.1833-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2892341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Stabilization Conditions for T–S Systems with Nonlinear Consequent Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Moodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-018-0548-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Optimal Afferent Feedback Modality for Inducing Neural Plasticity with A Self-Paced Brain-Computer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18113761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing advanced Takagi-Sugeno controllers: application to throttle control of a gasoline engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (10), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoiding Matrix Inversion in Takagi–Sugeno-Based Advanced Controllers and Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.216-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2647992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual strain gauge based on a fuzzy discrete angular domain observer: Application to engine and clutch torque estimation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 343, pp.76-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local stabilization of discrete-time TS descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding a stabilizing switching law for switching TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding a stabilising switching law for switching nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local stability of discrete-time TS fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Design of Parallel Distributed Output Feedback and Anti-windup Compensators for Constrained Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1641-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control synthesis for polynomial discrete-time systems under input constraints via delayed-state Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (5), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2014.915357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMI-based control synthesis of constrained Takagi–Sugeno fuzzy systems subject to L 2 or L ∞ disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.05.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decay rate performance approach for stabilization continuous fuzzy models using their discretized forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.383-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJICC-06-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controller Design for TS Models Using Delayed Nonquadratic Lyapunov Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2327657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.491-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhtu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New stabilization conditions for continuous fuzzy models using their discretized forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.397-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJICC-10-2013-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control based algorithms for energy management of automotive power systems with battery/supercapacitor storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonquadratic Lyapunov function for continuous TS fuzzy models through their discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 253, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2014.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching Lyapunov functions for periodic TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (4), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120403-3-DE-3010.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (20), pp.468-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membership-function-dependent stability analysis of fuzzy-model-based control systems using fuzzy Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak Keung Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-integer real-time robust control with application to toll plaza and evaluation of CO2 gases emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Uzunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Nikolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (24), pp.297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Tagaki-Sugeno models for control: Where are we?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbocharged SI engine modelling and control strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3/4), pp.255-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2008.022579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Takagi-Sugeno fuzzy control of a spark ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (12), pp.1446-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116145v1</w:t>
-              </w:r>
-[...4520 lines deleted...]
-                <w:t xml:space="preserve">hal-00627397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Torque Estimation for an LMI-based Convex Control Rehabilitation Strategy using Assistive Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,927 +5059,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takagi-Sugeno Fuzzy Fault Detector Design with Finite-Frequency Specifications for Autonomous Ground Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengxiang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.033⟩</w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408010v1</w:t>
+                <w:t xml:space="preserve">hal-03710650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sliding mode observer for the estimation of train car positions and in-train forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Takagi-Sugeno Fuzzy Fault Detector Design with Finite-Frequency Specifications for Autonomous Ground Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Jun-Tao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Berdjag</w:t>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.195-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407154v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Design of sliding mode observer for the estimation of train car positions and in-train forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzia Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406951v1</w:t>
+                <w:t xml:space="preserve">hal-03407154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
+                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408030v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Houti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.206-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239523v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Houti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03406972v1</w:t>
+                <w:t xml:space="preserve">hal-04239523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Haseltalab</w:t>
+                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Houti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710650v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Estimation of State and Unknown Input for TS Fuzzy Systems with Unmeasured Premise Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Tao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copositive Conditions for LMI-Based Controller and Observer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6130,51 +6130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Convex Control Design for Differential Algebraic Equation Systems via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,103 +6221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rehabilitation Robotic Device: motoBOTTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Jochumsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pisa, Italy. pp.546-550, </w:t>
@@ -6355,103 +6355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of Computed-Torque Control for Parallel Robots in Ankle Reeducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belfast, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6485,90 +6485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear controller design for robotic assistive therapy. International Conference on Intelligent Robots and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Convex Control for Robotic Assistive Therapy via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Assistance and Service Robotics in a Human Environment: From Personal Mobility Aids to Rehabilitation-Oriented Robotics in the International Conference on Intelligent Robots 2018 (IROS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6701,90 +6701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming variable transport delays into fixed ones: An application to a conveyor belt problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3969-3974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,90 +6818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-fuel ratio fuzzy controller handling delay: Comparison with a PI/Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6935,90 +6935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air-fuel ratio model fixing the transport delay: Validation and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Mauna Lani Resort, United States. pp.1904-1909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,282 +7046,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC AAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420160v1</w:t>
+                <w:t xml:space="preserve">hal-03407068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669927v1</w:t>
+                <w:t xml:space="preserve">hal-03420160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual clutch torque estimation Based on an angular discrete domain Takagi-Sugeno switched observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7362,3751 +7362,3751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle en position par retour de sortie floue à commutations d'un actionneur Electromécanique d'embrayage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419079v1</w:t>
+                <w:t xml:space="preserve">hal-03669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Contrôle en position par retour de sortie floue à commutations d'un actionneur Electromécanique d'embrayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03406949v1</w:t>
+                <w:t xml:space="preserve">hal-03419079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411658v1</w:t>
+                <w:t xml:space="preserve">hal-03406949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411477v1</w:t>
+                <w:t xml:space="preserve">hal-03411658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC AAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407068v1</w:t>
+                <w:t xml:space="preserve">hal-03411477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419500v1</w:t>
+                <w:t xml:space="preserve">hal-01516457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.262-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413161v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416301v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de couple moteur et de couple embrayage basée sur un observateur flou discrétisé dans le domaine angulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419523v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitted torque observer applied to real time engine and clutch torque estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Estimation de couple moteur et de couple embrayage basée sur un observateur flou discrétisé dans le domaine angulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659494v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Transmitted torque observer applied to real time engine and clutch torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France. pp.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659691v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.302-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414160v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414276v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416265v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.1020-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516457v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time simulation reduction for solving the mechanical contact problem: A fuzzy control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434462v1</w:t>
+                <w:t xml:space="preserve">hal-03469210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469145v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ellouze</w:t>
+                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663321v1</w:t>
+                <w:t xml:space="preserve">hal-03518794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Moodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469124v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy analysis of a friction-induced vibration system: frequency and time aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Large time simulation reduction for solving the mechanical contact problem: A fuzzy control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469290v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michio Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469210v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoda Moodi</w:t>
+                <w:t xml:space="preserve">Fuzzy analysis of a friction-induced vibration system: frequency and time aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469198v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Hammamet, Tunisia. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2014.7086739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418763v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518794v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Nhu Tran</w:t>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468332v1</w:t>
+                <w:t xml:space="preserve">hal-03623189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461844v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461732v1</w:t>
+                <w:t xml:space="preserve">hal-03461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards large time simulation reduction for the solving of mechanical contact (large scale) problems: A robust control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective control design for turbocharged spark ignited air system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455434v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using -samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455484v1</w:t>
+                <w:t xml:space="preserve">hal-03455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of non quadratic Lyapunov function for continuous Takagi Sugeno fuzzy models through their discretized forms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using -samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614944v1</w:t>
+                <w:t xml:space="preserve">hal-03455484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">On the definition of non quadratic Lyapunov function for continuous Takagi Sugeno fuzzy models through their discretized forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623189v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategy design for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
@@ -11135,103 +11135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modelling and control approach for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -11260,90 +11260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observer design for the instantaneous torque estimation of an IC engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11554,64 +11554,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Feedback Linearization Approach for Fuel-Optimal Oriented Control of Turbocharged Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11658,103 +11658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Rehabilitation Robotic Device: motoBOTTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Jochumsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
@@ -11805,90 +11805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Discrete-Time Switching Nonlinear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Defoort &amp; Djemaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer International Publishing, pp.27-58, 2015, Lecture Notes in Control and Information Sciences, </w:t>
@@ -11958,90 +11958,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique floue et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lavoisier - HERMÈS SCIENCE PUBLICATIONS </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12072,51 +12072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres francophones sur le Logique Floue et ses Applications 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12192,64 +12192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimateur de couple pour double embrayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12280,77 +12280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION D'UN COUPLE DANS UNE CHAINE DE TRANSMISSION DE VEHICULE AUTOMOBILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,51 +12666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>