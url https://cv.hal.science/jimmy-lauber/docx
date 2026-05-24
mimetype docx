--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,4785 +66,4785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC for tracking for anesthesia dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC-based Anesthesiologists Imitating Control of Propofol and Remifentanil during Anesthesia Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stability for a class of piecewise affine Filippov systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.101654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundedness and local stability of oscillation in a class of piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167, pp.111745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Triggered Robust Path Tracking Control Considering Roll Stability Under Network-Induced Delays for Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Viadero-Monasterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus L. Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Boada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3321415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design with exponential time-varying gain for Takagi–Sugeno fuzzy systems with continuous and aperiodic sampled outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Fawzia Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 360 (13), pp.10041-10063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2023.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Shared Driving Control for Semi-Autonomous Vehicles Using Level of Cooperativeness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effects of Spinal Manipulation on Motor Unit Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21144647⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426491v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Spinal Manipulation on Motor Unit Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleš Holobar</w:t>
+                <w:t xml:space="preserve">Novel solutions on model-based and model-free robotic-assisted ankle rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11010105⟩</w:t>
+              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/acs.2021.136878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424918v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel solutions on model-based and model-free robotic-assisted ankle rehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of Neural Plasticity Using a Low-Cost Open Source Brain-Computer Interface and a 3D-Printed Wrist Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Al Muhammadee Janjua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/acs.2021.136878⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21020572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426614v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Neural Plasticity Using a Low-Cost Open Source Brain-Computer Interface and a 3D-Printed Wrist Exoskeleton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+                <w:t xml:space="preserve">Human-Machine Shared Driving Control for Semi-Autonomous Vehicles Using Level of Cooperativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagat Jyoti Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21020572⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21144647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424528v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reduction of Optimal Hybrid Vehicle Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.25-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3046609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of discrete-time nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2020.3031383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient LMI Conditions for Enhanced Stabilization of Discrete-Time Takagi–Sugeno Models via Delayed Nonquadratic Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (9), pp.1833-1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2019.2892341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Stabilization Conditions for T–S Systems with Nonlinear Consequent Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoda Moodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.84-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40815-018-0548-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Optimal Afferent Feedback Modality for Inducing Neural Plasticity with A Self-Paced Brain-Computer Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Robinault</w:t>
+                <w:t xml:space="preserve">Implementing advanced Takagi-Sugeno controllers: application to throttle control of a gasoline engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18113761⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (10), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341956v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing advanced Takagi-Sugeno controllers: application to throttle control of a gasoline engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+                <w:t xml:space="preserve">Investigation of Optimal Afferent Feedback Modality for Inducing Neural Plasticity with A Self-Paced Brain-Computer Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.252⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18113761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675878v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding Matrix Inversion in Takagi–Sugeno-Based Advanced Controllers and Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.216-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2017.2647992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual strain gauge based on a fuzzy discrete angular domain observer: Application to engine and clutch torque estimation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 343, pp.76-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of discrete-time TS descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a stabilizing switching law for switching TS models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Finding a stabilising switching law for switching nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430042v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a stabilising switching law for switching nonlinear models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Local stability of discrete-time TS fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670006v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stability of discrete-time TS fuzzy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Simultaneous Design of Parallel Distributed Output Feedback and Anti-windup Compensators for Constrained Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.081⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1641-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669983v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Design of Parallel Distributed Output Feedback and Anti-windup Compensators for Constrained Takagi-Sugeno Fuzzy Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Control synthesis for polynomial discrete-time systems under input constraints via delayed-state Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.1288⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (5), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2014.915357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03426993v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control synthesis for polynomial discrete-time systems under input constraints via delayed-state Lyapunov functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Pitarch</w:t>
+                <w:t xml:space="preserve">LMI-based control synthesis of constrained Takagi–Sugeno fuzzy systems subject to L 2 or L ∞ disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2014.915357⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.793-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426937v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based control synthesis of constrained Takagi–Sugeno fuzzy systems subject to L 2 or L ∞ disturbances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a stabilizing switching law for switching TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.05.063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (12), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2015.1021290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430055v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay rate performance approach for stabilization continuous fuzzy models using their discretized forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.383-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJICC-06-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller Design for TS Models Using Delayed Nonquadratic Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (3), pp.453-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCYB.2014.2327657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (5), pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhtu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New stabilization conditions for continuous fuzzy models using their discretized forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.397-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJICC-10-2013-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control based algorithms for energy management of automotive power systems with battery/supercapacitor storage devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.410-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov‐based robust control design for a class of switching non‐linear systems subject to input saturation: application to engine control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (17), pp.1789-1802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonquadratic Lyapunov function for continuous TS fuzzy models through their discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.64-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Lyapunov functions for periodic TS systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120403-3-DE-3010.00032⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (20), pp.468-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468439v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using α-samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Membership-function-dependent stability analysis of fuzzy-model-based control systems using fuzzy Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak Keung Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00059⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623183v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membership-function-dependent stability analysis of fuzzy-model-based control systems using fuzzy Lyapunov functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hak Keung Lam</w:t>
+                <w:t xml:space="preserve">Switching Lyapunov functions for periodic TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.12.027⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (4), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120403-3-DE-3010.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041251v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-integer real-time robust control with application to toll plaza and evaluation of CO2 gases emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Uzunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Nikolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (24), pp.297-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120912-3-BG-2031.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Tagaki-Sugeno models for control: Where are we?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (1), pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbocharged SI engine modelling and control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (3/4), pp.255-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJVD.2008.022579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Takagi-Sugeno fuzzy control of a spark ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (12), pp.1446-1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627397v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-05116145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Torque Estimation for an LMI-based Convex Control Rehabilitation Strategy using Assistive Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,161 +5059,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of sliding mode observer for the estimation of train car positions and in-train forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Haseltalab</w:t>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710650v1</w:t>
+                <w:t xml:space="preserve">hal-03407154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takagi-Sugeno Fuzzy Fault Detector Design with Finite-Frequency Specifications for Autonomous Ground Vehicles</w:t>
               </w:r>
@@ -5225,64 +5208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Tao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5323,828 +5306,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sliding mode observer for the estimation of train car positions and in-train forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzia Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.303-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407154v1</w:t>
+                <w:t xml:space="preserve">hal-03406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based Robust Train Speed Estimation Subject to Wheel-Rail Adhesion Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes, France. pp.206-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406951v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing an Adequate Convex Structure for Controller and Observer Gains in Takagi-Sugeno Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L Ortiz</w:t>
+                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Houti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Víctor Estrada Manzo</w:t>
+                <w:t xml:space="preserve">Denis Berdjag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valenciennes (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408030v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Anti-Windup Control Design for Discrete-Time Switched Systems With Actuator Saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Houti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC CESCIT 2021, Embedded Systems, Computational Intelligence and Telematics in Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239523v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based freight train control to reduce coupler strain and low adhesion issues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
+              <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406972v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Estimation of State and Unknown Input for TS Fuzzy Systems with Unmeasured Premise Variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Copositive Conditions for LMI-Based Controller and Observer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129929⟩</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7959-7964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406040v1</w:t>
+                <w:t xml:space="preserve">hal-03406734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copositive Conditions for LMI-Based Controller and Observer Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
+                <w:t xml:space="preserve">Simultaneous Estimation of State and Unknown Input for TS Fuzzy Systems with Unmeasured Premise Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Tao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7959-7964, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406734v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Convex Control Design for Differential Algebraic Equation Systems via LMIs</w:t>
               </w:r>
@@ -6407,51 +6407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belfast, Ireland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6479,51 +6479,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear controller design for robotic assistive therapy. International Conference on Intelligent Robots and Systems</w:t>
+                <w:t xml:space="preserve">Nonlinear Convex Control for Robotic Assistive Therapy via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
@@ -6541,97 +6541,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">Workshop on Assistance and Service Robotics in a Human Environment: From Personal Mobility Aids to Rehabilitation-Oriented Robotics in the International Conference on Intelligent Robots 2018 (IROS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409107v1</w:t>
+                <w:t xml:space="preserve">hal-01911178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Convex Control for Robotic Assistive Therapy via LMIs</w:t>
+                <w:t xml:space="preserve">Nonlinear controller design for robotic assistive therapy. International Conference on Intelligent Robots and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Arceo Luzanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
@@ -6649,142 +6649,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Simoneau-Buessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Assistance and Service Robotics in a Human Environment: From Personal Mobility Aids to Rehabilitation-Oriented Robotics in the International Conference on Intelligent Robots 2018 (IROS 2018)</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911178v1</w:t>
+                <w:t xml:space="preserve">hal-03409107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming variable transport delays into fixed ones: An application to a conveyor belt problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3969-3974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,90 +6818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-fuel ratio fuzzy controller handling delay: Comparison with a PI/Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6935,90 +6935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air-fuel ratio model fixing the transport delay: Validation and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Mauna Lani Resort, United States. pp.1904-1909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,516 +7046,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Dual clutch torque estimation Based on an angular discrete domain Takagi-Sugeno switched observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC AAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2357-2363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407068v1</w:t>
+                <w:t xml:space="preserve">hal-03411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual clutch torque estimation Based on an angular discrete domain Takagi-Sugeno switched observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2357-2363, </w:t>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411700v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669927v1</w:t>
+                <w:t xml:space="preserve">hal-03406949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle en position par retour de sortie floue à commutations d'un actionneur Electromécanique d'embrayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7574,3539 +7574,3539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
+              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406949v1</w:t>
+                <w:t xml:space="preserve">hal-03411658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical clutch actuator control based on output switched Takagi- Sugeno controller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ICONS, IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.85-90, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411658v1</w:t>
+                <w:t xml:space="preserve">hal-03411477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFAC AAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411477v1</w:t>
+                <w:t xml:space="preserve">hal-03407068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.262-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516457v1</w:t>
+                <w:t xml:space="preserve">hal-03416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416301v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419500v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takagi-Sugeno discrete angular domain fuzzy observer for engine torque estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Transmitted torque observer applied to real time engine and clutch torque estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Parameter Varying systems - 1st LPVS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Grenoble, France. pp.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413161v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de couple moteur et de couple embrayage basée sur un observateur flou discrétisé dans le domaine angulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitted torque observer applied to real time engine and clutch torque estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying Systems LPVS 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.116⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.302-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659494v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurain</w:t>
+                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.1020-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659691v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete angular torque observer applicated to the engine torque and clutch torque estimation via a dual-mass flywheel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">Réduction de modèle pour un problème de contact frottant: Couplage entre une technique de perturbation et une approche par contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416265v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Fuzzy analysis of a friction-induced vibration system: frequency and time aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469210v1</w:t>
+                <w:t xml:space="preserve">hal-03469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michio Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418763v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Losero</w:t>
+                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Hammamet, Tunisia. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2014.7086739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518794v1</w:t>
+                <w:t xml:space="preserve">hal-03663321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoda Moodi</w:t>
+                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_54⟩</w:t>
+              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469198v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large time simulation reduction for solving the mechanical contact problem: A fuzzy control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Linearization-Based Control Approach for Air System of a Turbocharged SI Engine: Toward a Fuel-Optimal Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Observateur de couple transmis dans un double volant amortisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Automatique et Automobile du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469145v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy analysis of a friction-induced vibration system: frequency and time aspects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+                <w:t xml:space="preserve">Observer design for switching nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469290v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of continuous Takagi Sugeno fuzzy systems using discrete control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ellouze</w:t>
+                <w:t xml:space="preserve">Reanalysis and control-based techniques for non-deterministic friction induced vibrations analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 15th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2014.7086739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663321v1</w:t>
+                <w:t xml:space="preserve">hal-03418763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonquadratic stabilization of switching TS systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+                <w:t xml:space="preserve">Non-quadratic Stabilization for T-S Systems with Nonlinear Consequent Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Moodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Farrokhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-za-1003.01493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469124v1</w:t>
+                <w:t xml:space="preserve">hal-03469198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Towards large time simulation reduction for the solving of mechanical contact (large scale) problems: A robust control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623189v1</w:t>
+                <w:t xml:space="preserve">hal-03615281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Nhu Tran</w:t>
+                <w:t xml:space="preserve">Multi-objective control design for turbocharged spark ignited air system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468332v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Nhu Tran</w:t>
+                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461844v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large time simulation reduction for the solving of mechanical contact (large scale) problems: A robust control approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">H∞ launch control of a dry dual clutch transmission based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tison</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130902-3-CN-3020.00183⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615281v1</w:t>
+                <w:t xml:space="preserve">hal-03468332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective control design for turbocharged spark ignited air system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">H_inf gearshift control of a dual clutch based on uncertain TS models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Nhu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461904v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stabilization of discrete-time periodic TS systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Raica</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China. pp.417-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03461732v1</w:t>
+                <w:t xml:space="preserve">hal-03455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large time simulation reduction for large scale mechanical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Gonzalez Sorribes</w:t>
+                <w:t xml:space="preserve">On the definition of non quadratic Lyapunov function for continuous Takagi Sugeno fuzzy models through their discretized forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455434v1</w:t>
+                <w:t xml:space="preserve">hal-03614944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of switching TS models using -samples approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC International Conference on Intelligent Control and Automation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of non quadratic Lyapunov function for continuous Takagi Sugeno fuzzy models through their discretized forms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Stability analysis of switching TS models using α-Samples approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Raica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC Conference on Intelligent Control and Automation Science, ICONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614944v1</w:t>
+                <w:t xml:space="preserve">hal-03623189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control strategy design for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kos, Greece</w:t>
@@ -11135,103 +11135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modelling and control approach for a turbocharged SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -11260,90 +11260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observer design for the instantaneous torque estimation of an IC engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11554,64 +11554,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Feedback Linearization Approach for Fuel-Optimal Oriented Control of Turbocharged Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11805,90 +11805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Discrete-Time Switching Nonlinear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Raica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Defoort &amp; Djemaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer International Publishing, pp.27-58, 2015, Lecture Notes in Control and Information Sciences, </w:t>
@@ -11958,90 +11958,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique floue et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lavoisier - HERMÈS SCIENCE PUBLICATIONS </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12072,51 +12072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres francophones sur le Logique Floue et ses Applications 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12173,242 +12173,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de couple pour double embrayage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">DETERMINATION D'UN COUPLE DANS UNE CHAINE DE TRANSMISSION DE VEHICULE AUTOMOBILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3022601. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Lam Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO/2015/036718. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403346v1</w:t>
+                <w:t xml:space="preserve">hal-03467471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATION D'UN COUPLE DANS UNE CHAINE DE TRANSMISSION DE VEHICULE AUTOMOBILE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Estimateur de couple pour double embrayage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3022601. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Lam Do</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03467471v1</w:t>
+                <w:t xml:space="preserve">hal-03403346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12666,51 +12666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04278779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Viadero-Monasterio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus L. Boada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3321415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.07.038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Robinault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Rashid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11010105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Arceo Luzanilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2021.136878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Al Muhammadee Janjua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simoneau-Buessinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020572" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagat Jyoti Rath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21144647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3031383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Coutinho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2019.2892341" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Moodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farrokhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-018-0548-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.02.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ4WZ5W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Nagy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32X2LNDZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03670006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Raica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2015.1021290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.081" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1288" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZX2GWTWB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pitarch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.915357" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ellouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chtourou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksantini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-06-2015-0020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2014.2327657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04307251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhtu Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.0398" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648976v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03040610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.07.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03649002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak Keung Lam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.12.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120403-3-DE-3010.00032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Uzunova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Nikolov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120912-3-BG-2031.00061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CFZB9H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khiar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.02.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C9561D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517410v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03960384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Bouchama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tao Pan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04239523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564928" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2195" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129973" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737988" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334257" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Quan Do" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Sorribes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michio Sugeno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03663321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellouze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2014.7086739" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-za-1003.01493" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891625" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_54" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-3-CN-3020.00183" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622308" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622395" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03614944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622505" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03455484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.91666" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-01845-0_110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406825v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10795-0_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467471v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Lam Do" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>