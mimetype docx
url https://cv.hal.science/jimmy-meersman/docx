--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et propriété publique</w:t>
+                <w:t xml:space="preserve">Les transformations de la responsabilité pour risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.6-11</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731081v1</w:t>
+                <w:t xml:space="preserve">halshs-04696817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de la responsabilité pour risque</w:t>
+                <w:t xml:space="preserve">Communs et propriété publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.1691</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04696817v1</w:t>
+                <w:t xml:space="preserve">hal-04731081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatie démultipliée</w:t>
               </w:r>
@@ -408,165 +408,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux d'irrigation collective. Une approche par les biens communs</w:t>
+                <w:t xml:space="preserve">Le régime et la pratique français de la coopération transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, symposium organisé par le LIRCES, sous la dir. de Toufik Ftaïta, Eric Gili, Romain Lacoste et Mirjam Neu, Apr 2025, Saint-Martin-Vésubie, France</w:t>
+              <w:t xml:space="preserve">Journée d'études L'urbanisme transfrontalier. Régimes juridiques, pratiques et contentieux comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le GRIDAUH et la Chaire Urbanisme et Aménagement durables, sous la dir. de Pascal Caille, Norbert Foulquier, Jimmy Meersman et Frédéric Rolin, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304154v1</w:t>
+                <w:t xml:space="preserve">hal-05303352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime et la pratique français de la coopération transfrontalière</w:t>
+                <w:t xml:space="preserve">La démocratie transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études L'urbanisme transfrontalier. Régimes juridiques, pratiques et contentieux comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisée par le GRIDAUH et la Chaire Urbanisme et Aménagement durables, sous la dir. de Pascal Caille, Norbert Foulquier, Jimmy Meersman et Frédéric Rolin, Oct 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">La citoyenneté européenne et transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENEE (Université de Lorraine), Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303352v1</w:t>
+                <w:t xml:space="preserve">hal-05056830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité administrative pour risque environnemental</w:t>
               </w:r>
@@ -615,303 +615,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie transfrontalière</w:t>
+                <w:t xml:space="preserve">Les canaux d’irrigation collective. Une approche par les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La citoyenneté européenne et transfrontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRENEE (Université de Lorraine), Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire. Les enjeux de l’eau et de l’irrigation en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche et d’études supérieures du tourisme - Université Paris 1 Panthéon-Sorbonne, Apr 2025, Nice / Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056830v1</w:t>
+                <w:t xml:space="preserve">hal-05056827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux d’irrigation collective. Une approche par les biens communs</w:t>
+                <w:t xml:space="preserve">Propos conclusifs : nouvelle approche, nouveau concept ? La définition du commun forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire. Les enjeux de l’eau et de l’irrigation en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche et d’études supérieures du tourisme - Université Paris 1 Panthéon-Sorbonne, Apr 2025, Nice / Saint-Martin-Vésubie, France</w:t>
+              <w:t xml:space="preserve">Forêts urbaines. Un dialogue forêt-ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études organisées par la Chaire Urbanisme et Aménagements Durables, faculté de droit de Metz, sous la dir. de Katia Blairon, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056827v1</w:t>
+                <w:t xml:space="preserve">hal-05382926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos conclusifs : nouvelle approche, nouveau concept ? La définition du commun forestier</w:t>
+                <w:t xml:space="preserve">L'Etat social. Une approche par la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts urbaines. Un dialogue forêt-ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'études organisées par la Chaire Urbanisme et Aménagements Durables, faculté de droit de Metz, sous la dir. de Katia Blairon, Oct 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Interroger l'Etat social : perspectives comparée et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire interdisciplinaire organisé par la faculté de droit de Metz, sous la dir. de Reine Wakote, Jul 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382926v1</w:t>
+                <w:t xml:space="preserve">hal-05394810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Etat social. Une approche par la propriété</w:t>
+                <w:t xml:space="preserve">Les canaux d'irrigation collective. Une approche par les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger l'Etat social : perspectives comparée et interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire interdisciplinaire organisé par la faculté de droit de Metz, sous la dir. de Reine Wakote, Jul 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, symposium organisé par le LIRCES, sous la dir. de Toufik Ftaïta, Eric Gili, Romain Lacoste et Mirjam Neu, Apr 2025, Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394810v1</w:t>
+                <w:t xml:space="preserve">hal-05304154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
               </w:r>
@@ -1206,165 +1206,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordre public environnemental</w:t>
+                <w:t xml:space="preserve">Les biens communs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'actualité - L’ordre public environnemental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Feb 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire - Les biens communs environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410549v1</w:t>
+                <w:t xml:space="preserve">hal-04410531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biens communs environnementaux</w:t>
+                <w:t xml:space="preserve">L’ordre public environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Les biens communs environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence d'actualité - L’ordre public environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410531v1</w:t>
+                <w:t xml:space="preserve">hal-04410549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une démocratie environnementale rénovée</w:t>
               </w:r>
@@ -1662,384 +1662,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs : Les bassins de vie transfrontaliers au coeur des mutations de l'action publique</w:t>
+                <w:t xml:space="preserve">La destination universelle des biens, entre droit et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
+              <w:t xml:space="preserve">Sébastien Neuville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Louis Gazzaniga. Duc in altum !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-18, 2025, 978-2-488573-02-3</w:t>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-592, 2025, 9782386000386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374888v1</w:t>
+                <w:t xml:space="preserve">hal-05382842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destination universelle des biens, entre droit et religion</w:t>
+                <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Neuville. </w:t>
+              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Louis Gazzaniga. Duc in altum !</w:t>
+              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare et Martin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.581-592, 2025, 9782386000386</w:t>
+                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2025, 978-2-488573-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382842v1</w:t>
+                <w:t xml:space="preserve">hal-05374908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
+                <w:t xml:space="preserve">La cooperazione transfrontaliera nelle Alpi meridionali. Un approcio di scienza administrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Botteghi, Raffaela Coletti, Anne Rainaud, Giulio M. Salerno, Gabriella Saputelli, Philippe Weckel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
+              <w:t xml:space="preserve">Il Trattato del Quirinale: nuovi orrizonti per la cooperazione transfrontaliera italo-francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-107, 2025, 978-2-488573-02-3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNR Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-182, 2025, 978-88-8080-692-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374908v1</w:t>
+                <w:t xml:space="preserve">hal-05382886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cooperazione transfrontaliera nelle Alpi meridionali. Un approcio di scienza administrativa</w:t>
+                <w:t xml:space="preserve">Propos introductifs : Les bassins de vie transfrontaliers au coeur des mutations de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert Botteghi, Raffaela Coletti, Anne Rainaud, Giulio M. Salerno, Gabriella Saputelli, Philippe Weckel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Trattato del Quirinale: nuovi orrizonti per la cooperazione transfrontaliera italo-francese</w:t>
+              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2025, 978-2-488573-02-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNR Edizioni</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05382886v1</w:t>
+                <w:t xml:space="preserve">hal-05374888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biens communaux en France. Origines et postérité d’un espace commun pluriséculaire</w:t>
               </w:r>
@@ -2257,317 +2257,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Les mal-aimés de la responsabilité administrative</w:t>
+                <w:t xml:space="preserve">Conférence &amp;quot;Loi et bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Darrigo</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Lanavère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549238v1</w:t>
+                <w:t xml:space="preserve">hal-04530969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence &amp;quot;Loi et bien commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Quelle(s) gouvernance(s) pour l'aménagement transfrontalier ?&amp;quot;, Université de Lorraine, Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Meersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Habay-Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Lanavère</w:t>
+                <w:t xml:space="preserve">Jean-Claude Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Meersman</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zingraff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530969v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Quelle(s) gouvernance(s) pour l'aménagement transfrontalier ?&amp;quot;, Université de Lorraine, Metz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Les mal-aimés de la responsabilité administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Darrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04548879v1</w:t>
+                <w:t xml:space="preserve">hal-04549238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Contribution à une théorie juridique des biens communs&amp;quot;, LGDJ, 2024</w:t>
               </w:r>
@@ -2887,51 +2887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05266928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Meersman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05303352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05394810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cossalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04570623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-une-theorie-juridique-des-biens-communs-9782275142821.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-uad.fr/wp-content/uploads/2025/11/Les-bassins-de-vie-transfrontaliers-Chaire-UAD-version-numerique.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-jean-louis-gazzaniga-9782386000386.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hebrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnr.it/sites/default/files/public/media/attivita/editoria/9788880806936_Il%20trattato%20del%20quirinale_web_22.07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1171462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05408825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Darrigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Lanav&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Habay-L&#234;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zingraff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04184992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05266928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Meersman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05303352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05394810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cossalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04570623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-une-theorie-juridique-des-biens-communs-9782275142821.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-jean-louis-gazzaniga-9782386000386.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-uad.fr/wp-content/uploads/2025/11/Les-bassins-de-vie-transfrontaliers-Chaire-UAD-version-numerique.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hebrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnr.it/sites/default/files/public/media/attivita/editoria/9788880806936_Il%20trattato%20del%20quirinale_web_22.07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1171462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05408825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Lanav&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Habay-L&#234;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zingraff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Darrigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04184992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>