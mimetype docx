--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de la responsabilité pour risque</w:t>
+                <w:t xml:space="preserve">Communs et propriété publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.1691</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04696817v1</w:t>
+                <w:t xml:space="preserve">hal-04731081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et propriété publique</w:t>
+                <w:t xml:space="preserve">Les transformations de la responsabilité pour risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.6-11</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731081v1</w:t>
+                <w:t xml:space="preserve">halshs-04696817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatie démultipliée</w:t>
               </w:r>
@@ -408,165 +408,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime et la pratique français de la coopération transfrontalière</w:t>
+                <w:t xml:space="preserve">Les canaux d'irrigation collective. Une approche par les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études L'urbanisme transfrontalier. Régimes juridiques, pratiques et contentieux comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisée par le GRIDAUH et la Chaire Urbanisme et Aménagement durables, sous la dir. de Pascal Caille, Norbert Foulquier, Jimmy Meersman et Frédéric Rolin, Oct 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, symposium organisé par le LIRCES, sous la dir. de Toufik Ftaïta, Eric Gili, Romain Lacoste et Mirjam Neu, Apr 2025, Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303352v1</w:t>
+                <w:t xml:space="preserve">hal-05304154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie transfrontalière</w:t>
+                <w:t xml:space="preserve">Le régime et la pratique français de la coopération transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La citoyenneté européenne et transfrontalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRENEE (Université de Lorraine), Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'études L'urbanisme transfrontalier. Régimes juridiques, pratiques et contentieux comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le GRIDAUH et la Chaire Urbanisme et Aménagement durables, sous la dir. de Pascal Caille, Norbert Foulquier, Jimmy Meersman et Frédéric Rolin, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056830v1</w:t>
+                <w:t xml:space="preserve">hal-05303352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité administrative pour risque environnemental</w:t>
               </w:r>
@@ -615,96 +615,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux d’irrigation collective. Une approche par les biens communs</w:t>
+                <w:t xml:space="preserve">La démocratie transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire. Les enjeux de l’eau et de l’irrigation en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche et d’études supérieures du tourisme - Université Paris 1 Panthéon-Sorbonne, Apr 2025, Nice / Saint-Martin-Vésubie, France</w:t>
+              <w:t xml:space="preserve">La citoyenneté européenne et transfrontalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENEE (Université de Lorraine), Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056827v1</w:t>
+                <w:t xml:space="preserve">hal-05056830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs : nouvelle approche, nouveau concept ? La définition du commun forestier</w:t>
               </w:r>
@@ -753,165 +753,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Etat social. Une approche par la propriété</w:t>
+                <w:t xml:space="preserve">Les canaux d’irrigation collective. Une approche par les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger l'Etat social : perspectives comparée et interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire interdisciplinaire organisé par la faculté de droit de Metz, sous la dir. de Reine Wakote, Jul 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire. Les enjeux de l’eau et de l’irrigation en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche et d’études supérieures du tourisme - Université Paris 1 Panthéon-Sorbonne, Apr 2025, Nice / Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394810v1</w:t>
+                <w:t xml:space="preserve">hal-05056827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canaux d'irrigation collective. Une approche par les biens communs</w:t>
+                <w:t xml:space="preserve">L'Etat social. Une approche par la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine hydraulique, canaux et irrigation gravitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, symposium organisé par le LIRCES, sous la dir. de Toufik Ftaïta, Eric Gili, Romain Lacoste et Mirjam Neu, Apr 2025, Saint-Martin-Vésubie, France</w:t>
+              <w:t xml:space="preserve">Interroger l'Etat social : perspectives comparée et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire interdisciplinaire organisé par la faculté de droit de Metz, sous la dir. de Reine Wakote, Jul 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304154v1</w:t>
+                <w:t xml:space="preserve">hal-05394810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
               </w:r>
@@ -1206,165 +1206,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biens communs environnementaux</w:t>
+                <w:t xml:space="preserve">L’ordre public environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Les biens communs environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence d'actualité - L’ordre public environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410531v1</w:t>
+                <w:t xml:space="preserve">hal-04410549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordre public environnemental</w:t>
+                <w:t xml:space="preserve">Les biens communs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'actualité - L’ordre public environnemental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Feb 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire - Les biens communs environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410549v1</w:t>
+                <w:t xml:space="preserve">hal-04410531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une démocratie environnementale rénovée</w:t>
               </w:r>
@@ -1662,384 +1662,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destination universelle des biens, entre droit et religion</w:t>
+                <w:t xml:space="preserve">Propos introductifs : Les bassins de vie transfrontaliers au coeur des mutations de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Neuville. </w:t>
+              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Louis Gazzaniga. Duc in altum !</w:t>
+              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare et Martin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.581-592, 2025, 9782386000386</w:t>
+                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2025, 978-2-488573-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382842v1</w:t>
+                <w:t xml:space="preserve">hal-05374888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
+                <w:t xml:space="preserve">La destination universelle des biens, entre droit et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
+              <w:t xml:space="preserve">Sébastien Neuville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Louis Gazzaniga. Duc in altum !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-107, 2025, 978-2-488573-02-3</w:t>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-592, 2025, 9782386000386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374908v1</w:t>
+                <w:t xml:space="preserve">hal-05382842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cooperazione transfrontaliera nelle Alpi meridionali. Un approcio di scienza administrativa</w:t>
+                <w:t xml:space="preserve">La compétence des collectivités territoriales au sein des bassins de vie transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert Botteghi, Raffaela Coletti, Anne Rainaud, Giulio M. Salerno, Gabriella Saputelli, Philippe Weckel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Trattato del Quirinale: nuovi orrizonti per la cooperazione transfrontaliera italo-francese</w:t>
+              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-182, 2025, 978-88-8080-692-9</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications de l'UAD-Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2025, 978-2-488573-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382886v1</w:t>
+                <w:t xml:space="preserve">hal-05374908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs : Les bassins de vie transfrontaliers au coeur des mutations de l'action publique</w:t>
+                <w:t xml:space="preserve">La cooperazione transfrontaliera nelle Alpi meridionali. Un approcio di scienza administrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jimmy Meersman (coord.), Pascal Caille (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Botteghi, Raffaela Coletti, Anne Rainaud, Giulio M. Salerno, Gabriella Saputelli, Philippe Weckel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les bassins de vie transfrontaliers</w:t>
+              <w:t xml:space="preserve">Il Trattato del Quirinale: nuovi orrizonti per la cooperazione transfrontaliera italo-francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-18, 2025, 978-2-488573-02-3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNR Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-182, 2025, 978-88-8080-692-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374888v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biens communaux en France. Origines et postérité d’un espace commun pluriséculaire</w:t>
               </w:r>
@@ -2257,317 +2257,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence &amp;quot;Loi et bien commun</w:t>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Les mal-aimés de la responsabilité administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Lanavère</w:t>
+                <w:t xml:space="preserve">Solange Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530969v1</w:t>
+                <w:t xml:space="preserve">hal-04549238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Quelle(s) gouvernance(s) pour l'aménagement transfrontalier ?&amp;quot;, Université de Lorraine, Metz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence &amp;quot;Loi et bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Lanavère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Meersman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Habay-Lê</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04548879v1</w:t>
+                <w:t xml:space="preserve">hal-04530969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Les mal-aimés de la responsabilité administrative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Quelle(s) gouvernance(s) pour l'aménagement transfrontalier ?&amp;quot;, Université de Lorraine, Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Meersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Darrigo</w:t>
+                <w:t xml:space="preserve">Dorothée Habay-Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Meersman</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
+                <w:t xml:space="preserve">Marc Zingraff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549238v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de la thèse &amp;quot;Contribution à une théorie juridique des biens communs&amp;quot;, LGDJ, 2024</w:t>
               </w:r>
@@ -2887,51 +2887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05266928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Meersman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05303352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05394810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cossalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04570623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-une-theorie-juridique-des-biens-communs-9782275142821.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-jean-louis-gazzaniga-9782386000386.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-uad.fr/wp-content/uploads/2025/11/Les-bassins-de-vie-transfrontaliers-Chaire-UAD-version-numerique.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hebrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnr.it/sites/default/files/public/media/attivita/editoria/9788880806936_Il%20trattato%20del%20quirinale_web_22.07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1171462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05408825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Lanav&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Habay-L&#234;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zingraff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Darrigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04184992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05266928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Meersman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05303352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05394810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Benezech-Sarron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cossalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410531v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04570623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/contribution-a-une-theorie-juridique-des-biens-communs-9782275142821.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-uad.fr/wp-content/uploads/2025/11/Les-bassins-de-vie-transfrontaliers-Chaire-UAD-version-numerique.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-jean-louis-gazzaniga-9782386000386.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05374908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hebrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnr.it/sites/default/files/public/media/attivita/editoria/9788880806936_Il%20trattato%20del%20quirinale_web_22.07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1171462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05397545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05408825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Darrigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Lanav&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Habay-L&#234;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zingraff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04184992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>