--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -975,277 +975,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
+                <w:t xml:space="preserve">Démonstration d’une électrode de graphène en vue d’une détection électrochimique de polluants en milieu aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Société Francophone d’Etude des Carbones (SFEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176495v1</w:t>
+                <w:t xml:space="preserve">hal-04786003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d’une électrode de graphène en vue d’une détection électrochimique de polluants en milieu aqueux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roblin</w:t>
+                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périne Landois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+                <w:t xml:space="preserve">Mohamed-Ramzi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone d’Etude des Carbones (SFEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">SFEC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786003v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INKJET PRINTING AND LASER SINTERING OF Al:ZnO LAYERS FOR THE FABRICATION OF PLASMONIC SENSORS</w:t>
               </w:r>
@@ -1350,273 +1350,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-printed electrochemical sensor for micro-pollutants detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical preparation of a molecularly imprinted polypyrrole - modified glassy carbon electrode for determination of isoproturon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imer Sadriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Bouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetah Podvorica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water micropollutants: from detection to removal</w:t>
+              <w:t xml:space="preserve">Conférence Le Studium "Water micropollutants: from detection to removal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529833v1</w:t>
+                <w:t xml:space="preserve">hal-02066769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical preparation of a molecularly imprinted polypyrrole - modified glassy carbon electrode for determination of isoproturon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inkjet-printed electrochemical sensor for micro-pollutants detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imer Sadriu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+                <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetah Podvorica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Le Studium "Water micropollutants: from detection to removal"</w:t>
+              <w:t xml:space="preserve">Water micropollutants: from detection to removal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066769v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different carbon phase sensors dedicated to the environmental analysis: optimization of the electrodes implementation process</w:t>
               </w:r>
@@ -1654,51 +1654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Japonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Graphene Nanotube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, St PIerre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,51 +2148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2243,90 +2243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer modified glassy carbon electrodes for the electrochemical analysis of isoproturon in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imer Sadriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetah Podvorica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace anthracene electrochemical detection based on electropolymerized-molecularly imprinted polypyrrole modified glassy carbon electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mathieu-Scheers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,77 +3338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Electrochimiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint - Malo, France</w:t>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, BESANÇON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3584,64 +3584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,64 +4192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon based electrochemical sensor for priority and emerging micropollutants detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mathieu-Scheers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imer Sadriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Graphene Nanotube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4568,51 +4568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imer Sadriu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ghali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Imgharn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naciri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hsini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14030170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu-Scheers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.04.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imer Sadriu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Podvorica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ghali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pally" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Imgharn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Naciri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hsini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14030170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu-Scheers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/67003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ACC7780E74B32D4EA4173F3A62621732614A10A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.04.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>