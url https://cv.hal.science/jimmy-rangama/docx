--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -432,1078 +432,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing three-body fragmentation of methane dication using “native frames”: Evidence of internal excitation in fragments</w:t>
+                <w:t xml:space="preserve">Nanoscale ripples at the surface of SrTiO 3 irradiated by a broad low‐energy Ar + (7 keV) ion beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyoti Rajput</w:t>
+                <w:t xml:space="preserve">Mohammad Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diksha Garg</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Cassimi</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rangama</w:t>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159 (18), </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.e11071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0171881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202511071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288687v1</w:t>
+                <w:t xml:space="preserve">hal-05571812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of orcokinin B-like neuropeptides in the cuttlefish ($Sepia\ officinalis$)</w:t>
+                <w:t xml:space="preserve">Addressing three-body fragmentation of methane dication using “native frames”: Evidence of internal excitation in fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Endress</w:t>
+                <w:t xml:space="preserve">Jyoti Rajput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Diksha Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">J. Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (8), pp.505. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20080505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0171881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777035v1</w:t>
+                <w:t xml:space="preserve">hal-04288687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of orcokinin B-like neuropeptides in the cuttlefish ($Sepia\ officinalis$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Maxime Endress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Méry</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.29-33. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (8), pp.505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md20080505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738673v1</w:t>
+                <w:t xml:space="preserve">hal-03777035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Jolly</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Méry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908974v1</w:t>
+                <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Carbon Monoxide Dication Lifetime Using (CO)$_2$ Dimer Fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kumar</w:t>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalande</w:t>
+                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (4), pp.042813. </w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.042813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313237v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb-explosion imaging of carbon monoxide dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (4), pp.042813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.042813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the viscosity and charge mobility on the shape deformation of critically charged droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Carbon Monoxide Dication Lifetime Using (CO)$_2$ Dimer Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giglio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (4), pp.042813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.042813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.013105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046756v1</w:t>
+                <w:t xml:space="preserve">hal-03313237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the viscosity and charge mobility on the shape deformation of critically charged droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Eric Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lévy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Le Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.013105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
               </w:r>
@@ -1617,2131 +1617,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326387v1</w:t>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution AFM studies of irradiated mica-following the traces of swift heavy ions under grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aac7f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Schwob</w:t>
+                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336224v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb over-the-barrier Monte Carlo simulation to probe ion-dimer collision dynamics</w:t>
+                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Iskandar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matsumoto</w:t>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leredde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.012701⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858056v1</w:t>
+                <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacean cardioactive peptides Expression, localization, structure, and a possible involvement in regulation of egg-laying in the cuttlefish Sepia officinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Endress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 260, pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrimp by-product hydrolysate induces intestinal myotropic activity in European seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 497, pp.380-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coulomb over-the-barrier Monte Carlo simulation to probe ion-dimer collision dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.012701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.012701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
+                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Pandey</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02527k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336234v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+                <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Juhasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Huber</w:t>
+                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
+                <w:t xml:space="preserve">Rahul Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 875, pp.102013. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (28), pp.18321-18329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02527k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894110v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. n. Agnihotri</w:t>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Douady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Fléchard</w:t>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gervais</w:t>
+                <w:t xml:space="preserve">B. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.118.233402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.102013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345830v1</w:t>
+                <w:t xml:space="preserve">hal-02894110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical-driven processes within a peptidic sequence of type I collagen upon single-photon ionisation in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (34), pp.22895-22904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp03376a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), pp.325-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201501045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new setup for localized implantation and live-characterization of keV energy multiply charged ions at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban D’etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (11), pp.113901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4966675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion irradiation of CaF 2 – from grooves to hillocks in a single ion track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenz Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Kharrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (40), pp.405001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/405001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Eden</w:t>
+                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217022v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interatomic Coulombic Decay as a New Source of Low Energy Electrons in slow Ion-Dimer Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.033201. </w:t>
@@ -3773,4853 +3761,4865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01079961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Tanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Samuel Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.2389-2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170758v1</w:t>
+                <w:t xml:space="preserve">hal-01217022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and many-body effects in cation emission from H 2 O molecules by O + impact at keV energies: Similarities between ionization of atoms and proton emission from molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015) 22–28 July 2015, Toledo, Spain, 635 (3), pp.032118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion emission from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O molecules colliding with positive O&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ions at keV energies: the role of dissociative excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-y Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015) 22–28 July 2015, Toledo, Spain, 635 (3), pp.032108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-K Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Titze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schöffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.143201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00989772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Seitz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosolvation by acetonitrile and 18-crown-6 ether induce strongly different effects on the electron-capture induced dissociation of aromatic tripeptide cations in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steen Brøndsted Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Sorgunlu-Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (3), pp.032718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.032718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I.S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1st Nano-IBCT Conference 2011 – Radiation Damage of Biomolecular Systems: Nanoscale Insights into Ion Beam Cancer Therapy 2–6 October 2011, Caen, France, 373, pp.012005. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/373/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seitz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.930-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (5), pp.930-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201000823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.213401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in Multiple-Electron Capture Revealed by Radiative Charge Transfer in Ar Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.263202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.263202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (21), pp.213401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.213401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrogen loss from protonated nucleobases after electronic excitation or collisional electron capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preben Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (5), pp.681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1255/ejms.1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrogen loss from protonated nucleobases after electronic excitation or collisional electron capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Wyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.681-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation and fragmentation of tetraphenyl iron (III) porphyrin chloride induced by slow multiply charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51, pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00407909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of pulsed, mass-selected beams of metal and semiconductor clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guinement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79, pp.063301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape deformations of surface-charged microdroplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernd A. Huber</w:t>
+                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.036319</w:t>
+              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00275946v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00325966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Maisonny</w:t>
+                <w:t xml:space="preserve">Shape deformations of surface-charged microdroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.036319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00325966v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00275946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of the dielectronic process in the formation of two K-shell vacancies in atomic Li by fast electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (4), pp.040701(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter dependence of electron capture in slow O5+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (7), pp.1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/36/7/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for highly energetic fragments following electron capture in O5+ + H2 collisions at low impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (5), pp.1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/35/5/317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Capture in Collisions of Slow Highly Charged Ions with an Atom and a Molecule: Processes and Fragmentation Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (3), pp.115-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/i3030115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (3), pp.032715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.62.032715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8629,2819 +8629,2819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion induced fragmentation of diatomic molecular clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Rangama</w:t>
+                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349486v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Espinosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Deauville, France. pp.152061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448508v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic two-body dissociation by highly charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyoti Rajput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cairns, Australia. pp.102003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kočišek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International conference on photonic electronic and atomic collisions (ICPEAC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. pp.072081, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/7/072081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Shiromaru</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRIL, 30 years of interdisciplinary research at GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Caen, France. pp.012001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01176181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRIL, 30 years of interdisciplinary research at GANIL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01176181v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032106, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01294692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interatomic Coulombic decay in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01294686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric electron capture in HCI collisions with rare gas dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28è Internationale Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.102010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01597281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.012028, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential near site electron capture in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on the Physics of Highly Charged Ions (HCI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Carlos de Bariloche, Argentina. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01110087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics Of Complex Molecules And Their Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APPLICATION OF ACCELERATORS IN RESEARCH AND INDUSTRY: Twenty-Second International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ft. Worth, United States. pp.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4802280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of charge sharing in argon dimer observed in the reaction plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Belfast, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01597325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Méry</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Rosén</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084771v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Capron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-ionization and dissociation dynamics of a rare gas dimer induced by highly charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Physics of Highly Charged Ions, HCI2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Shangai, China. pp.014016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T144/014016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00643217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADIATION DAMAGE IN BIOMOLECULAR SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Debrecen, Hungary. pp.21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3058984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONO1001 : a source for singly charged ions applied to the production of multicharged fullerene beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.U. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ions Source 10 ICIS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dubna, Russia. pp.1884-1887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11451,279 +11451,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Capture in O&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Collisions at a few keV Impact Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference Physics of Highly Charged Ions (HCI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double electron capture by the O&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; projectile in collisions with the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Elementary Processes in Atomic Systems (CEPAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11733,306 +11733,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Few-Body Physics - Proceedings of the 22nd International Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-73, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion-Atom Collisions. The Few-Body Problem in Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-240, 2019, 978-3-11-057942-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110580297-009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02321745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12042,151 +12042,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWGAIN White Book - Science Requirements - Work Package Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] GANIL - document link: https://www.ganil-spiral2.eu/scientists/ganil-spiral-2-facilities/accelerators/newgain/. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12196,100 +12196,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionisation et excitation de l'atome de lithium par impact de particules chargées rapides : Identification des mécanismes de création de deux lacunes en couche K du lithium en fonction de la charge et de la vitesse du projectile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université de Caen, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12299,105 +12299,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité des systèmes complexes : Des agrégats aux gouttelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de caen, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04411160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12465,51 +12465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09568F0E"/>
+    <w:nsid w:val="503C84AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12613,51 +12613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B8BB610"/>
+    <w:nsid w:val="8B8AB466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12847,51 +12847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jimmy-rangama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069994455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9880-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;n. Agnihotri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.118.233402" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374093v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guinement" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275946v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giglio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021906v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Andersen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Huber" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002125v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04411160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jimmy-rangama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069994455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9880-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guinement" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giglio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Andersen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Huber" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04411160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>