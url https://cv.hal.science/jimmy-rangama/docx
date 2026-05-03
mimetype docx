--- v1 (2026-05-03)
+++ v2 (2026-05-03)
@@ -1751,295 +1751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution AFM studies of irradiated mica-following the traces of swift heavy ions under grazing incidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gruber</w:t>
+                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bergen</w:t>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Salou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac7f7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393741v1</w:t>
+                <w:t xml:space="preserve">hal-02326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution AFM studies of irradiated mica-following the traces of swift heavy ions under grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
+                <w:t xml:space="preserve">E. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">L. Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">P. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac7f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326387v1</w:t>
+                <w:t xml:space="preserve">hal-02393741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
@@ -2555,563 +2555,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnihotri</w:t>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.102013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
+                <w:t xml:space="preserve">hal-02894110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (28), pp.18321-18329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cp02527k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
+                <w:t xml:space="preserve">Radical-driven processes within a peptidic sequence of type I collagen upon single-photon ionisation in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (34), pp.22895-22904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp03376a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894110v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-driven processes within a peptidic sequence of type I collagen upon single-photon ionisation in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
+                <w:t xml:space="preserve">Role of a Neighbor Ion in the Fragmentation Dynamics of Covalent Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (34), pp.22895-22904. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp03376a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.233402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336231v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01464846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and many-body effects in cation emission from H 2 O molecules by O + impact at keV energies: Similarities between ionization of atoms and proton emission from molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion emission from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O molecules colliding with positive O&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ions at keV energies: the role of dissociative excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-y Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,1856 +4175,1856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-K Kim</w:t>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Titze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Waitz</w:t>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084869v1</w:t>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.143201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic site sensitive processes in low energy ion-dimer collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.143201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00989772v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+                <w:t xml:space="preserve">Ion impact induced ionization/fragmentation dynamics of rare gas Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-K Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Titze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schöffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
+                <w:t xml:space="preserve">F Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bene</w:t>
+                <w:t xml:space="preserve">M Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013), 488 (10), pp.102006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084100v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Zhou</w:t>
+                <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simon</w:t>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ikeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Iskandar</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084677v1</w:t>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosolvation by acetonitrile and 18-crown-6 ether induce strongly different effects on the electron-capture induced dissociation of aromatic tripeptide cations in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatchell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steen Brøndsted Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosolvation by acetonitrile and 18-crown-6 ether induce strongly different effects on the electron-capture induced dissociation of aromatic tripeptide cations in the gas phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Burcu Sorgunlu-Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.12.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), pp.032718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.032718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084059v1</w:t>
+                <w:t xml:space="preserve">hal-01084070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Burcu Sorgunlu-Frankland</w:t>
+                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.032718⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084070v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084676v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ławicki</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I.S. Holm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,77 +6088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,64 +6347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,77 +6506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6765,77 +6765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7260,398 +7260,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00407909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of pulsed, mass-selected beams of metal and semiconductor clusters</w:t>
+                <w:t xml:space="preserve">Shape deformations of surface-charged microdroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Kamalou</w:t>
+                <w:t xml:space="preserve">E. Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Guinement</w:t>
+                <w:t xml:space="preserve">B. Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79, pp.063301</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.036319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00374093v1</w:t>
+                <w:t xml:space="preserve">cea-00275946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00325966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape deformations of surface-charged microdroplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of pulsed, mass-selected beams of metal and semiconductor clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giglio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Manil</w:t>
+                <w:t xml:space="preserve">Patrick Guinement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.036319</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.063301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00275946v1</w:t>
+                <w:t xml:space="preserve">cea-00374093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of the dielectronic process in the formation of two K-shell vacancies in atomic Li by fast electron impact</w:t>
               </w:r>
@@ -8191,307 +8191,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217007v1</w:t>
+                <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01217001v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
               </w:r>
@@ -8637,472 +8637,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced fragmentation of diatomic molecular clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Gervais</w:t>
+                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152068⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.67-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345634v1</w:t>
+                <w:t xml:space="preserve">hal-02448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Espinosa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics (FB22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Deauville, France. pp.152061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448508v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Abdelmouleh</w:t>
+                <w:t xml:space="preserve">Ion induced fragmentation of diatomic molecular clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lalande</w:t>
+                <w:t xml:space="preserve">A Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Espinosa Rodriguez</w:t>
+                <w:t xml:space="preserve">J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Vizcaino</w:t>
+                <w:t xml:space="preserve">X Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rangama</w:t>
+                <w:t xml:space="preserve">B Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Deauville, France. pp.152061, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152068, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349486v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic two-body dissociation by highly charged ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyoti Rajput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9173,217 +9173,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kočišek</w:t>
+                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shiromaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International conference on photonic electronic and atomic collisions (ICPEAC2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894126v1</w:t>
+                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary processes: from atoms to diatomic molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9392,469 +9383,478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRIL, 30 years of interdisciplinary research at GANIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Caen, France. pp.012001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01176181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and relaxation processes induced by low energy multi-charged ions colliding on rare gas dimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Shiromaru</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Ion Atom Collisions (ISIAC) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01258772v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01294692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Site-Sensitive Processes in Slow Ar9+-Ar2 Collisions</w:t>
+                <w:t xml:space="preserve">Interatomic Coulombic decay in low energy ion-dimer collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Leredde</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032106, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032106⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01294692v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01294686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interatomic Coulombic decay in low energy ion-dimer collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Matsumoto</w:t>
+                <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Leredde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">J. Kočišek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tolède, Spain. pp.032105, </w:t>
+              <w:t xml:space="preserve">29th International conference on photonic electronic and atomic collisions (ICPEAC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. pp.072081, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/7/072081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01294686v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric electron capture in HCI collisions with rare gas dimers</w:t>
               </w:r>
@@ -9974,90 +9974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APPLICATION OF ACCELERATORS IN RESEARCH AND INDUSTRY: Twenty-Second International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ft. Worth, United States. pp.11, </w:t>
@@ -10361,563 +10361,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of charge sharing in argon dimer observed in the reaction plane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102013⟩</w:t>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01597325v1</w:t>
+                <w:t xml:space="preserve">hal-01084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Rosén</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084771v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Méry</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Lattouf</w:t>
+                <w:t xml:space="preserve">Asymmetry of charge sharing in argon dimer observed in the reaction plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leredde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Shiromaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+              <w:t xml:space="preserve">27e International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Belfast, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084871v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01597325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-ionization and dissociation dynamics of a rare gas dimer induced by highly charged ion impact</w:t>
               </w:r>
@@ -11088,64 +11088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.83</w:t>
@@ -11187,77 +11187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Manil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Elementary Processes in Atomic Systems (CEPAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
@@ -11760,64 +11760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics of Atomic and Molecular Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11826,51 +11826,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Few-Body Physics - Proceedings of the 22nd International Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-73, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345647v1</w:t>
@@ -12465,51 +12465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="503C84AE"/>
+    <w:nsid w:val="02281CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12613,51 +12613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B8AB466"/>
+    <w:nsid w:val="7A1F3B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12847,51 +12847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jimmy-rangama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069994455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9880-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guinement" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giglio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Andersen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Huber" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04411160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jimmy-rangama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8083-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069994455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9880-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jamal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diksha Garg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0171881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.042813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.042813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046756v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.013105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matsumoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leredde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.012701" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.233402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.033201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tanis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.143201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-K Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Titze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Waitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayakawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiromaru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.263202" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Manil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giglio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guinement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_13" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345634v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Agnihotri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Douady" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fl&#233;chard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gervais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152068" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645814v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294692v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294686v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032105" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597281v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shiromaru" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Shiromaru" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01597325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643217v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QG8W4TGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.U. Andersen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Huber" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345647v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02321745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9783110580297" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110580297-009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04411160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>